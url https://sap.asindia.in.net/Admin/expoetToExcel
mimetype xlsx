--- v3 (2026-08-07)
+++ v4 (2026-10-06)
@@ -4,1233 +4,3274 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Report" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="143" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="370" uniqueCount="370">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>University</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Mobile</t>
   </si>
   <si>
-    <t xml:space="preserve">Ankit Singh </t>
-[...5 lines deleted...]
-    <t>ankit.singh@polestaranalytics.com</t>
+    <t>Bhavana P S .</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t xml:space="preserve">Himanshu Soman </t>
-[...350 lines deleted...]
-    <t>RAJIV JHA</t>
+    <t>bhavana.p.s@sap.com</t>
+  </si>
+  <si>
+    <t>I531899</t>
+  </si>
+  <si>
+    <t>JOHN G</t>
+  </si>
+  <si>
+    <t>john.g@sap.com</t>
+  </si>
+  <si>
+    <t>I750393</t>
+  </si>
+  <si>
+    <t>Sowmya Halevoor Nagarajaiah</t>
+  </si>
+  <si>
+    <t>sowmya.nagarajaiah@sap.com</t>
+  </si>
+  <si>
+    <t>I078901</t>
+  </si>
+  <si>
+    <t>Ashwin MV</t>
+  </si>
+  <si>
+    <t>a.mv@sap.com</t>
+  </si>
+  <si>
+    <t>I743758</t>
+  </si>
+  <si>
+    <t>Sheel Kumar Gupta</t>
+  </si>
+  <si>
+    <t>sheel.kumar.gupta@sap.com</t>
+  </si>
+  <si>
+    <t>I742642</t>
+  </si>
+  <si>
+    <t>Tarun Kamal Khiani</t>
+  </si>
+  <si>
+    <t>tarun.kamal.khiani@sap.com</t>
+  </si>
+  <si>
+    <t>I034942</t>
+  </si>
+  <si>
+    <t>Prasad Bhoosnurmath</t>
+  </si>
+  <si>
+    <t>prasad.bhoosnurmath@sap.com</t>
+  </si>
+  <si>
+    <t>I324133</t>
+  </si>
+  <si>
+    <t>James Michael Amulu</t>
+  </si>
+  <si>
+    <t>james.michael.amulu@sap.com</t>
+  </si>
+  <si>
+    <t>I055822</t>
+  </si>
+  <si>
+    <t>Silambarasan Ashokkumar</t>
+  </si>
+  <si>
+    <t>s.ashokkumar@sap.com</t>
+  </si>
+  <si>
+    <t>I570928</t>
+  </si>
+  <si>
+    <t>Narayan VK</t>
+  </si>
+  <si>
+    <t>narayan.vk@sap.com</t>
+  </si>
+  <si>
+    <t>I328879</t>
+  </si>
+  <si>
+    <t>Bineet Kumar</t>
+  </si>
+  <si>
+    <t>bineet.kumar@sap.com</t>
+  </si>
+  <si>
+    <t>I338171</t>
+  </si>
+  <si>
+    <t>Nitesh Sharma</t>
+  </si>
+  <si>
+    <t>nitesh.sharma03@sap.com</t>
+  </si>
+  <si>
+    <t>I339887</t>
+  </si>
+  <si>
+    <t>Jintu Jose</t>
+  </si>
+  <si>
+    <t>jintu.jose@sap.com</t>
+  </si>
+  <si>
+    <t>I563696</t>
+  </si>
+  <si>
+    <t>Aksh Agrawal</t>
+  </si>
+  <si>
+    <t>aksh.agrawal@sap.com</t>
+  </si>
+  <si>
+    <t>I747151</t>
+  </si>
+  <si>
+    <t>Shreyas Anantha Narasimhachar</t>
+  </si>
+  <si>
+    <t>shreyas.anantha.narasimhachar@sap.com</t>
+  </si>
+  <si>
+    <t>I059598</t>
+  </si>
+  <si>
+    <t>Arvind A J</t>
+  </si>
+  <si>
+    <t>arvind.a.j@sap.com</t>
+  </si>
+  <si>
+    <t>I032579</t>
+  </si>
+  <si>
+    <t>Satish Munichinnappa</t>
+  </si>
+  <si>
+    <t>satish.munichinnappa@sap.com</t>
+  </si>
+  <si>
+    <t>I586776</t>
+  </si>
+  <si>
+    <t>Aruna Kumari S</t>
+  </si>
+  <si>
+    <t>aruna.kumari.s@sap.com</t>
+  </si>
+  <si>
+    <t>I034446</t>
+  </si>
+  <si>
+    <t>Jerlin D</t>
+  </si>
+  <si>
+    <t>jerlin.d@sap.com</t>
+  </si>
+  <si>
+    <t>I769676</t>
+  </si>
+  <si>
+    <t>Abhijit Nag</t>
+  </si>
+  <si>
+    <t>abhijit.nag@sap.com</t>
+  </si>
+  <si>
+    <t>I346465</t>
+  </si>
+  <si>
+    <t>Puneeth Manja</t>
+  </si>
+  <si>
+    <t>p.manja@sap.com</t>
+  </si>
+  <si>
+    <t>I349875</t>
+  </si>
+  <si>
+    <t>DAMODAR SAI MALLIKA</t>
+  </si>
+  <si>
+    <t>damodar.sai.mallika@sap.com</t>
+  </si>
+  <si>
+    <t>I304128</t>
+  </si>
+  <si>
+    <t>Sakshi .</t>
+  </si>
+  <si>
+    <t>sakshi04@sap.com</t>
+  </si>
+  <si>
+    <t>I585887</t>
+  </si>
+  <si>
+    <t>Mansi Singh</t>
+  </si>
+  <si>
+    <t>mansi.singh02@sap.com</t>
+  </si>
+  <si>
+    <t>I765617</t>
+  </si>
+  <si>
+    <t>Srinivasa Rakesh Kalavakunta</t>
+  </si>
+  <si>
+    <t>srinivasa.rakesh.kalavakunta@sap.com</t>
+  </si>
+  <si>
+    <t>I548581</t>
+  </si>
+  <si>
+    <t>Srishti Mishra</t>
+  </si>
+  <si>
+    <t>srishti.mishra@sap.com</t>
+  </si>
+  <si>
+    <t>I767169</t>
+  </si>
+  <si>
+    <t>Shaswat Deep</t>
+  </si>
+  <si>
+    <t>shaswat.deep@sap.com</t>
+  </si>
+  <si>
+    <t>I327566</t>
+  </si>
+  <si>
+    <t>Bisna M</t>
+  </si>
+  <si>
+    <t>bisna.m@sap.com</t>
+  </si>
+  <si>
+    <t>I340119</t>
+  </si>
+  <si>
+    <t>Ganesh Vedhathri Selvaraj</t>
+  </si>
+  <si>
+    <t>ganesh.vedhathri.selvaraj@sap.com</t>
+  </si>
+  <si>
+    <t>I743873</t>
+  </si>
+  <si>
+    <t>Anoop Das</t>
+  </si>
+  <si>
+    <t>anoop.das@sap.com</t>
+  </si>
+  <si>
+    <t>I320797</t>
+  </si>
+  <si>
+    <t>Sudhakar Devisetty</t>
+  </si>
+  <si>
+    <t>sudhakar.devisetty@sap.com</t>
+  </si>
+  <si>
+    <t>I017285</t>
+  </si>
+  <si>
+    <t>Muskan Gupta</t>
+  </si>
+  <si>
+    <t>muskan.gupta03@sap.com</t>
+  </si>
+  <si>
+    <t>I571897</t>
+  </si>
+  <si>
+    <t>Ranjitha N</t>
+  </si>
+  <si>
+    <t>ranjitha.n@sap.com</t>
+  </si>
+  <si>
+    <t>I761848</t>
+  </si>
+  <si>
+    <t>Rehan Akbar</t>
+  </si>
+  <si>
+    <t>rehan.akbar@sap.com</t>
+  </si>
+  <si>
+    <t>I078780</t>
+  </si>
+  <si>
+    <t>Jose Joseph</t>
+  </si>
+  <si>
+    <t>jose.joseph@sap.com</t>
+  </si>
+  <si>
+    <t>I036129</t>
+  </si>
+  <si>
+    <t>Rahul Aggarwal</t>
+  </si>
+  <si>
+    <t>rahul.aggarwal@sap.com</t>
+  </si>
+  <si>
+    <t>I572810</t>
+  </si>
+  <si>
+    <t>Aarushi .</t>
+  </si>
+  <si>
+    <t>aarushi@sap.com</t>
+  </si>
+  <si>
+    <t>I528942</t>
+  </si>
+  <si>
+    <t>Anup Kumar</t>
+  </si>
+  <si>
+    <t>anup.kumar03@sap.com</t>
+  </si>
+  <si>
+    <t>I590147</t>
+  </si>
+  <si>
+    <t>Sunil Lal</t>
+  </si>
+  <si>
+    <t>sunil.lal@sap.com</t>
+  </si>
+  <si>
+    <t>I022380</t>
+  </si>
+  <si>
+    <t>Jitendra Ghanta</t>
+  </si>
+  <si>
+    <t>jitendra.ghanta@sap.com</t>
+  </si>
+  <si>
+    <t>I035351</t>
+  </si>
+  <si>
+    <t>Moni Bindal</t>
+  </si>
+  <si>
+    <t>moni.bindal01@sap.com</t>
+  </si>
+  <si>
+    <t>I533476</t>
+  </si>
+  <si>
+    <t>Jitendra Singh</t>
+  </si>
+  <si>
+    <t>jitendra.singh03@sap.com</t>
+  </si>
+  <si>
+    <t>I305488</t>
+  </si>
+  <si>
+    <t>Solomon Paul Kancharla</t>
+  </si>
+  <si>
+    <t>solomon.paul.kancharla@sap.com</t>
+  </si>
+  <si>
+    <t>I035994</t>
+  </si>
+  <si>
+    <t>Shrishti Kumari</t>
+  </si>
+  <si>
+    <t>shrishti.kumari@sap.com</t>
+  </si>
+  <si>
+    <t>I777854</t>
+  </si>
+  <si>
+    <t>Deepak Gopi Kumar</t>
+  </si>
+  <si>
+    <t>deepak.gopi.kumar@sap.com</t>
+  </si>
+  <si>
+    <t>I334899</t>
+  </si>
+  <si>
+    <t>Kavin Loganathan</t>
+  </si>
+  <si>
+    <t>kavin.loganathan@sap.com</t>
+  </si>
+  <si>
+    <t>I321760</t>
+  </si>
+  <si>
+    <t>Henil Bhuva</t>
+  </si>
+  <si>
+    <t>henil.bhuva@sap.com</t>
+  </si>
+  <si>
+    <t>I774231</t>
+  </si>
+  <si>
+    <t>Harshavardhana Rukminiyamma Devegowda</t>
+  </si>
+  <si>
+    <t>harshavardhana.rukminiyamma.devegowda@sap.com</t>
+  </si>
+  <si>
+    <t>I539502</t>
+  </si>
+  <si>
+    <t>Hemanth N Kumar</t>
+  </si>
+  <si>
+    <t>hemanth.n.kumar@sap.com</t>
+  </si>
+  <si>
+    <t>I517475</t>
+  </si>
+  <si>
+    <t>Shardul Pratap Jitkar</t>
+  </si>
+  <si>
+    <t>shardul.pratap.jitkar@sap.com</t>
+  </si>
+  <si>
+    <t>I325363</t>
+  </si>
+  <si>
+    <t>Jamuna Kumari J</t>
+  </si>
+  <si>
+    <t>jamuna.kumari.j@sap.com</t>
+  </si>
+  <si>
+    <t>I780408</t>
+  </si>
+  <si>
+    <t>Tanmay Sharma</t>
+  </si>
+  <si>
+    <t>tanmay.sharma04@sap.com</t>
+  </si>
+  <si>
+    <t>I764099</t>
+  </si>
+  <si>
+    <t>Arun Kumar Kanneli Suresh</t>
+  </si>
+  <si>
+    <t>arun.kumar.kanneli.suresh@sap.com</t>
+  </si>
+  <si>
+    <t>I524409</t>
+  </si>
+  <si>
+    <t>Nithya Sakaleshpur Shivashankar</t>
+  </si>
+  <si>
+    <t>nithya.sakaleshpur.shivashankar@sap.com</t>
+  </si>
+  <si>
+    <t>I520870</t>
+  </si>
+  <si>
+    <t>SAITEJA KOTRA</t>
+  </si>
+  <si>
+    <t>saiteja.kotra@sap.com</t>
+  </si>
+  <si>
+    <t>I777957</t>
+  </si>
+  <si>
+    <t>Sayan Bose</t>
+  </si>
+  <si>
+    <t>sayan.bose01@sap.com</t>
+  </si>
+  <si>
+    <t>I767850</t>
+  </si>
+  <si>
+    <t>Devanshu Varshney</t>
+  </si>
+  <si>
+    <t>devanshu.varshney@sap.com</t>
+  </si>
+  <si>
+    <t>I751983</t>
+  </si>
+  <si>
+    <t>Suresh Honnappanavar</t>
+  </si>
+  <si>
+    <t>suresh.honnappanavar@sap.com</t>
+  </si>
+  <si>
+    <t>I033194</t>
+  </si>
+  <si>
+    <t>Vivek Rangarajan</t>
+  </si>
+  <si>
+    <t>vivek.rangarajan@sap.com</t>
+  </si>
+  <si>
+    <t>I044669</t>
+  </si>
+  <si>
+    <t>Roopa Poojari</t>
+  </si>
+  <si>
+    <t>roopa.poojari@sap.com</t>
+  </si>
+  <si>
+    <t>I329628</t>
+  </si>
+  <si>
+    <t>Swati Priya</t>
+  </si>
+  <si>
+    <t>swati.priya@sap.com</t>
+  </si>
+  <si>
+    <t>I762540</t>
+  </si>
+  <si>
+    <t>Harshitha S</t>
+  </si>
+  <si>
+    <t>harshitha.s08@sap.com</t>
+  </si>
+  <si>
+    <t>I748398</t>
+  </si>
+  <si>
+    <t>Vivek V Prabhu</t>
+  </si>
+  <si>
+    <t>vivek.v.prabhu@sap.com</t>
+  </si>
+  <si>
+    <t>I575867</t>
+  </si>
+  <si>
+    <t>Cholaraja Ramalingam</t>
+  </si>
+  <si>
+    <t>cholaraja.ramalingam@sap.com</t>
+  </si>
+  <si>
+    <t>I557490</t>
+  </si>
+  <si>
+    <t>Jayananda A Kotri</t>
+  </si>
+  <si>
+    <t>jayananda.a.kotri@sap.com</t>
+  </si>
+  <si>
+    <t>I033904</t>
+  </si>
+  <si>
+    <t>Mitul Adhia</t>
+  </si>
+  <si>
+    <t>mitul.adhia@sap.com</t>
+  </si>
+  <si>
+    <t>I045106</t>
+  </si>
+  <si>
+    <t>Raghavendra Tholar Halnad</t>
+  </si>
+  <si>
+    <t>r.tholar.halnad@sap.com</t>
+  </si>
+  <si>
+    <t>I337910</t>
+  </si>
+  <si>
+    <t>Bijaya Kumar Mahapatra</t>
+  </si>
+  <si>
+    <t>bijaya.kumar.mahapatra@sap.com</t>
+  </si>
+  <si>
+    <t>I060973</t>
+  </si>
+  <si>
+    <t>Manjunath JN</t>
+  </si>
+  <si>
+    <t>m.jn@sap.com</t>
+  </si>
+  <si>
+    <t>I074729</t>
+  </si>
+  <si>
+    <t>Sandeep Damodharan</t>
+  </si>
+  <si>
+    <t>sandeep.damodharan@sap.com</t>
+  </si>
+  <si>
+    <t>I770359</t>
+  </si>
+  <si>
+    <t>Mohammad Aamir Idreesi</t>
+  </si>
+  <si>
+    <t>mohammad.aamir.idreesi@sap.com</t>
+  </si>
+  <si>
+    <t>I777038</t>
+  </si>
+  <si>
+    <t>Sudiksha Lekkihal</t>
+  </si>
+  <si>
+    <t>sudiksha.lekkihal@sap.com</t>
+  </si>
+  <si>
+    <t>I766783</t>
+  </si>
+  <si>
+    <t>Manas Kharkar</t>
+  </si>
+  <si>
+    <t>manas.kharkar@sap.com</t>
+  </si>
+  <si>
+    <t>I771773</t>
+  </si>
+  <si>
+    <t>John Nelson Paul</t>
+  </si>
+  <si>
+    <t>john.nelson.paul01@sap.com</t>
+  </si>
+  <si>
+    <t>I333658</t>
+  </si>
+  <si>
+    <t>Venkata Krishna Adhikamsetty</t>
+  </si>
+  <si>
+    <t>venkata.krishna.adhikamsetty@sap.com</t>
+  </si>
+  <si>
+    <t>I039546</t>
+  </si>
+  <si>
+    <t>Sony Sukumar Kattoor</t>
+  </si>
+  <si>
+    <t>sony.sukumar.kattoor@sap.com</t>
+  </si>
+  <si>
+    <t>I323214</t>
+  </si>
+  <si>
+    <t>Priyanka Porwal</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
-    <t>rajiv@sap.com</t>
-[...41 lines deleted...]
-    <t>Harsha D</t>
+    <t>Priyanka.porwal@sap.com</t>
+  </si>
+  <si>
+    <t>I024937</t>
+  </si>
+  <si>
+    <t>Uday Kamte</t>
+  </si>
+  <si>
+    <t>Uday.kamte@sap.com</t>
+  </si>
+  <si>
+    <t>I004036</t>
+  </si>
+  <si>
+    <t>Anand sagar</t>
+  </si>
+  <si>
+    <t>a.sagar@sap.com</t>
+  </si>
+  <si>
+    <t>I077611</t>
+  </si>
+  <si>
+    <t>Nanda hiregowda</t>
+  </si>
+  <si>
+    <t>Sap</t>
+  </si>
+  <si>
+    <t>nanda.hiregowdar.@sap.com</t>
+  </si>
+  <si>
+    <t>I050290</t>
+  </si>
+  <si>
+    <t>shwetank mishra</t>
+  </si>
+  <si>
+    <t>sap</t>
+  </si>
+  <si>
+    <t>shwetank.mishra@sap.com</t>
+  </si>
+  <si>
+    <t>I344329</t>
+  </si>
+  <si>
+    <t>tapanvo khanra</t>
+  </si>
+  <si>
+    <t>t.khanra@sap.com</t>
+  </si>
+  <si>
+    <t>I775711</t>
+  </si>
+  <si>
+    <t>suganya pothilingam</t>
+  </si>
+  <si>
+    <t xml:space="preserve">sap </t>
+  </si>
+  <si>
+    <t>s.pothilingam@sap.com</t>
+  </si>
+  <si>
+    <t>i544522</t>
+  </si>
+  <si>
+    <t>shanu ashmita</t>
+  </si>
+  <si>
+    <t>shanu.ashmita@sap.com</t>
+  </si>
+  <si>
+    <t>i347850</t>
+  </si>
+  <si>
+    <t>jagarlamudi swathi</t>
+  </si>
+  <si>
+    <t>jagarlamudi.swathi@sap.com</t>
+  </si>
+  <si>
+    <t>I757940</t>
+  </si>
+  <si>
+    <t>venkata sudha pradeep kumar s</t>
+  </si>
+  <si>
+    <t>venkata.sudha.pradeep.kumar.so</t>
+  </si>
+  <si>
+    <t>i521382</t>
+  </si>
+  <si>
+    <t>nitin jain</t>
+  </si>
+  <si>
+    <t>nitin01.jain@sap.com</t>
+  </si>
+  <si>
+    <t>i061880</t>
+  </si>
+  <si>
+    <t>vikas godase</t>
+  </si>
+  <si>
+    <t>vikas.godase@sap.com</t>
+  </si>
+  <si>
+    <t>i523699</t>
+  </si>
+  <si>
+    <t>archana l</t>
+  </si>
+  <si>
+    <t>archana.l@sap.com</t>
+  </si>
+  <si>
+    <t>i773988</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vivekanandaravichandran </t>
+  </si>
+  <si>
+    <t>Vivek Ananda.shanmugasundaram.</t>
+  </si>
+  <si>
+    <t>I564024</t>
+  </si>
+  <si>
+    <t>jitendra singh dhakad</t>
+  </si>
+  <si>
+    <t>jitendra.singh.dhakad@sap.com</t>
+  </si>
+  <si>
+    <t>i755381</t>
+  </si>
+  <si>
+    <t>arunachalam sudalaimuthu</t>
+  </si>
+  <si>
+    <t>arunachalam.sudalaimuthu@sap.c</t>
+  </si>
+  <si>
+    <t>i513358</t>
+  </si>
+  <si>
+    <t>Gopi krishna</t>
+  </si>
+  <si>
+    <t>gopi.krishna.aradyula@sap.com</t>
+  </si>
+  <si>
+    <t>I077884</t>
+  </si>
+  <si>
+    <t xml:space="preserve">dipesh singh </t>
+  </si>
+  <si>
+    <t>d.rajpal@sap.com</t>
+  </si>
+  <si>
+    <t>i341780</t>
+  </si>
+  <si>
+    <t>nisha ramuka</t>
+  </si>
+  <si>
+    <t>nisha.ramuka@sap.com</t>
+  </si>
+  <si>
+    <t>i579066</t>
+  </si>
+  <si>
+    <t>nitul phukan</t>
+  </si>
+  <si>
+    <t>nitul.phukan@sap.com</t>
+  </si>
+  <si>
+    <t>i316546</t>
+  </si>
+  <si>
+    <t>amit kumar</t>
+  </si>
+  <si>
+    <t>amit.kumar16@sap.com</t>
+  </si>
+  <si>
+    <t>i316078</t>
+  </si>
+  <si>
+    <t>vinay kumar ranganath babu</t>
+  </si>
+  <si>
+    <t>vinay.kumar.ranganath.babu@sap</t>
+  </si>
+  <si>
+    <t>i308645</t>
+  </si>
+  <si>
+    <t>prathmesh nikam</t>
+  </si>
+  <si>
+    <t>prathmesh.nikam@sap.com</t>
+  </si>
+  <si>
+    <t>i781018</t>
+  </si>
+  <si>
+    <t>arjun s d</t>
+  </si>
+  <si>
+    <t>arjun.s.d@sap.com</t>
+  </si>
+  <si>
+    <t>i061982</t>
+  </si>
+  <si>
+    <t>suresh babu ravella</t>
+  </si>
+  <si>
+    <t>suresh.babu.ravella@sap.com</t>
+  </si>
+  <si>
+    <t>i337704</t>
+  </si>
+  <si>
+    <t xml:space="preserve">deepak l m </t>
+  </si>
+  <si>
+    <t>deepak.l.m@sap.com</t>
+  </si>
+  <si>
+    <t>i316271</t>
+  </si>
+  <si>
+    <t>supratik kumar</t>
+  </si>
+  <si>
+    <t>kumar.supratik@sap.com</t>
+  </si>
+  <si>
+    <t>i556993</t>
+  </si>
+  <si>
+    <t>sakshi kukreti</t>
+  </si>
+  <si>
+    <t>sakshi.kukreti@sap.com</t>
+  </si>
+  <si>
+    <t>i775043</t>
+  </si>
+  <si>
+    <t>sagar saumya prusty</t>
+  </si>
+  <si>
+    <t>sagar.saumya.prusty01@sap.com</t>
+  </si>
+  <si>
+    <t>i760784</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Santhosh </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Santosh.basavanna@sap.com </t>
+  </si>
+  <si>
+    <t>I337206</t>
+  </si>
+  <si>
+    <t>suresh reddy kaipa</t>
+  </si>
+  <si>
+    <t>suresh.reddy.kaipa@sap.com</t>
+  </si>
+  <si>
+    <t>i339722</t>
+  </si>
+  <si>
+    <t xml:space="preserve">vunavallu harischandra prasad </t>
+  </si>
+  <si>
+    <t>vunavallu.harischandra.prasad@</t>
+  </si>
+  <si>
+    <t>i321802</t>
+  </si>
+  <si>
+    <t>Anup</t>
+  </si>
+  <si>
+    <t>Anup.k.g@sap.com</t>
+  </si>
+  <si>
+    <t>I029620</t>
+  </si>
+  <si>
+    <t>Ajay</t>
+  </si>
+  <si>
+    <t>Ajay.kumar.maurya@sap.com</t>
+  </si>
+  <si>
+    <t>I536070</t>
+  </si>
+  <si>
+    <t>Vijay Raj kumar</t>
+  </si>
+  <si>
+    <t>Vijay .raj.kumar@sap.com</t>
+  </si>
+  <si>
+    <t>I758898</t>
+  </si>
+  <si>
+    <t>Vinit verma</t>
+  </si>
+  <si>
+    <t>Vinit.verma@sap.com</t>
+  </si>
+  <si>
+    <t>I773668</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praveen Kumar </t>
+  </si>
+  <si>
+    <t>Praveen.kumr.r02@sap.com</t>
+  </si>
+  <si>
+    <t>I758495</t>
+  </si>
+  <si>
+    <t>bharath n b</t>
+  </si>
+  <si>
+    <t>bharath.n.b@sap.com</t>
+  </si>
+  <si>
+    <t>i753543</t>
+  </si>
+  <si>
+    <t>darshankumar s</t>
+  </si>
+  <si>
+    <t>DARSHANKUMAR.S@SAP.COM</t>
+  </si>
+  <si>
+    <t>i758490</t>
+  </si>
+  <si>
+    <t>PRABHAV JOHRI</t>
+  </si>
+  <si>
+    <t>prabhav.johri@sap.com</t>
+  </si>
+  <si>
+    <t>I752864</t>
+  </si>
+  <si>
+    <t xml:space="preserve">shivkumar bhavikatti </t>
+  </si>
+  <si>
+    <t xml:space="preserve">shivkumar.bhavikatti@sap.com </t>
+  </si>
+  <si>
+    <t>i078760</t>
+  </si>
+  <si>
+    <t>devipriya chittybaby</t>
+  </si>
+  <si>
+    <t>devipriya.chittybaby@sap.com</t>
+  </si>
+  <si>
+    <t>i743974</t>
+  </si>
+  <si>
+    <t>satyendra kumar</t>
+  </si>
+  <si>
+    <t>satyendra.kumar@sap.com</t>
+  </si>
+  <si>
+    <t>i041459</t>
+  </si>
+  <si>
+    <t>Sohini</t>
+  </si>
+  <si>
+    <t>sohini.paul@sap.com</t>
+  </si>
+  <si>
+    <t>I743855</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E42"/>
+  <dimension ref="A1:E122"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
-    <col min="2" max="2" width="25.7103137969971" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="12.7286376953125" customWidth="1"/>
+    <col min="2" max="2" width="39.9820671081543" customWidth="1"/>
+    <col min="3" max="3" width="9.5520191192627" customWidth="1"/>
+    <col min="4" max="4" width="48.5318260192871" customWidth="1"/>
+    <col min="5" max="5" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0">
-        <v>10001</v>
+        <v>1025</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0">
-        <v>10002</v>
+        <v>1039</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D3" s="0" t="s">
         <v>10</v>
       </c>
-      <c r="D3" s="0" t="s">
+      <c r="E3" s="0" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0">
-        <v>10003</v>
+        <v>1069</v>
       </c>
       <c r="B4" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="C4" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D4" s="0" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="0" t="s">
+      <c r="E4" s="0" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0">
-        <v>10004</v>
+        <v>1084</v>
       </c>
       <c r="B5" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E5" s="0" t="s">
         <v>17</v>
-      </c>
-[...7 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0">
-        <v>10006</v>
+        <v>1092</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>22</v>
+        <v>6</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0">
-        <v>10007</v>
+        <v>1099</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0">
-        <v>10008</v>
+        <v>1103</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0">
-        <v>10009</v>
+        <v>1117</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>34</v>
+        <v>6</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0">
-        <v>10010</v>
+        <v>1123</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>38</v>
+        <v>6</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0">
-        <v>10011</v>
+        <v>1147</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>42</v>
+        <v>6</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0">
-        <v>10012</v>
+        <v>1156</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>8</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0">
-        <v>10013</v>
+        <v>1174</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>42</v>
+        <v>6</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0">
-        <v>10014</v>
+        <v>1178</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>52</v>
+        <v>6</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0">
-        <v>10015</v>
+        <v>1186</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>55</v>
+        <v>6</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>8</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0">
-        <v>10016</v>
+        <v>1188</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>55</v>
+        <v>6</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0">
-        <v>10017</v>
+        <v>1189</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>60</v>
+        <v>6</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0">
-        <v>10019</v>
+        <v>1197</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>64</v>
+        <v>6</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0">
-        <v>10023</v>
+        <v>1216</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>38</v>
+        <v>6</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0">
-        <v>10024</v>
+        <v>1217</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0">
-        <v>10025</v>
+        <v>1227</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>52</v>
+        <v>6</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>8</v>
+        <v>65</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0">
-        <v>10027</v>
+        <v>1233</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>75</v>
+        <v>66</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>76</v>
+        <v>6</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0">
-        <v>10029</v>
+        <v>1260</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>80</v>
+        <v>6</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>81</v>
+        <v>70</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>82</v>
+        <v>71</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0">
-        <v>10030</v>
+        <v>1274</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>83</v>
+        <v>72</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>80</v>
+        <v>6</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>84</v>
+        <v>73</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>85</v>
+        <v>74</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0">
-        <v>10031</v>
+        <v>1285</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>86</v>
+        <v>75</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>80</v>
+        <v>6</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>87</v>
+        <v>76</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>88</v>
+        <v>77</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0">
-        <v>10032</v>
+        <v>1290</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>90</v>
+        <v>6</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>91</v>
+        <v>79</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>92</v>
+        <v>80</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0">
-        <v>10033</v>
+        <v>1296</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>93</v>
+        <v>81</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>94</v>
+        <v>6</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>95</v>
+        <v>82</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>96</v>
+        <v>83</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0">
-        <v>10034</v>
+        <v>1300</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>94</v>
+        <v>6</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>98</v>
+        <v>85</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>99</v>
+        <v>86</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0">
-        <v>10037</v>
+        <v>1301</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>100</v>
+        <v>87</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>101</v>
+        <v>6</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>102</v>
+        <v>88</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>8</v>
+        <v>89</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0">
-        <v>10039</v>
+        <v>1316</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>104</v>
+        <v>6</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>105</v>
+        <v>91</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>106</v>
+        <v>92</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0">
-        <v>10040</v>
+        <v>1322</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>107</v>
+        <v>93</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>90</v>
+        <v>6</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>108</v>
+        <v>94</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>109</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0">
-        <v>10041</v>
+        <v>1324</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>110</v>
+        <v>96</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>111</v>
+        <v>6</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>112</v>
+        <v>97</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>8</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0">
-        <v>10042</v>
+        <v>1328</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>113</v>
+        <v>99</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>114</v>
+        <v>100</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>115</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0">
-        <v>10043</v>
+        <v>1332</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>116</v>
+        <v>102</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>117</v>
+        <v>6</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>118</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>119</v>
+        <v>104</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0">
-        <v>10044</v>
+        <v>1334</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>120</v>
+        <v>105</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>121</v>
+        <v>6</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>122</v>
+        <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>123</v>
+        <v>107</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0">
-        <v>10045</v>
+        <v>1341</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>124</v>
+        <v>108</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>101</v>
+        <v>6</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>125</v>
+        <v>109</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0">
-        <v>10047</v>
+        <v>1345</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>126</v>
+        <v>111</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>127</v>
+        <v>6</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>128</v>
+        <v>112</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>129</v>
+        <v>113</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0">
-        <v>10048</v>
+        <v>1349</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>130</v>
+        <v>114</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>52</v>
+        <v>6</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>131</v>
+        <v>115</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>132</v>
+        <v>116</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0">
-        <v>10049</v>
+        <v>1353</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>133</v>
+        <v>117</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>134</v>
+        <v>6</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>135</v>
+        <v>118</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>136</v>
+        <v>119</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0">
-        <v>10050</v>
+        <v>1377</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>137</v>
+        <v>120</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>138</v>
+        <v>6</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>8</v>
+        <v>121</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>139</v>
+        <v>122</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0">
-        <v>10051</v>
+        <v>1400</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>140</v>
+        <v>123</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>141</v>
+        <v>6</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>8</v>
+        <v>124</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>8</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0">
-        <v>10052</v>
+        <v>1401</v>
       </c>
       <c r="B42" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D42" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="0">
+        <v>1422</v>
+      </c>
+      <c r="B43" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D43" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="0">
+        <v>1430</v>
+      </c>
+      <c r="B44" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D44" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="0">
+        <v>1443</v>
+      </c>
+      <c r="B45" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="C45" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D45" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="E45" s="0" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="0">
+        <v>1448</v>
+      </c>
+      <c r="B46" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D46" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="0">
+        <v>1471</v>
+      </c>
+      <c r="B47" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="C47" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D47" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="C42" s="0" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="E47" s="0" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="0">
+        <v>1481</v>
+      </c>
+      <c r="B48" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="C48" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D48" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="E48" s="0" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="0">
+        <v>1483</v>
+      </c>
+      <c r="B49" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="C49" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D49" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E49" s="0" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="0">
+        <v>1486</v>
+      </c>
+      <c r="B50" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D50" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="E50" s="0" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="0">
+        <v>1491</v>
+      </c>
+      <c r="B51" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="C51" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D51" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E51" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="0">
+        <v>1505</v>
+      </c>
+      <c r="B52" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D52" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="E52" s="0" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="0">
+        <v>1511</v>
+      </c>
+      <c r="B53" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C53" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D53" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E53" s="0" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="0">
+        <v>1516</v>
+      </c>
+      <c r="B54" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D54" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="E54" s="0" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="0">
+        <v>1520</v>
+      </c>
+      <c r="B55" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D55" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="E55" s="0" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="0">
+        <v>1523</v>
+      </c>
+      <c r="B56" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D56" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="0">
+        <v>1542</v>
+      </c>
+      <c r="B57" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="C57" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D57" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E57" s="0" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="0">
+        <v>1543</v>
+      </c>
+      <c r="B58" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="C58" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D58" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="E58" s="0" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="0">
+        <v>1546</v>
+      </c>
+      <c r="B59" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="C59" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D59" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="0">
+        <v>1555</v>
+      </c>
+      <c r="B60" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="C60" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D60" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E60" s="0" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="0">
+        <v>1570</v>
+      </c>
+      <c r="B61" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="C61" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D61" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="E61" s="0" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="0">
+        <v>1572</v>
+      </c>
+      <c r="B62" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="C62" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D62" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="E62" s="0" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="0">
+        <v>1573</v>
+      </c>
+      <c r="B63" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="C63" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D63" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="0">
+        <v>1578</v>
+      </c>
+      <c r="B64" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="C64" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D64" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="E64" s="0" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="0">
+        <v>1580</v>
+      </c>
+      <c r="B65" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="C65" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D65" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="E65" s="0" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="0">
+        <v>1581</v>
+      </c>
+      <c r="B66" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="C66" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D66" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="E66" s="0" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="0">
+        <v>1609</v>
+      </c>
+      <c r="B67" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="C67" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D67" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="E67" s="0" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="0">
+        <v>1616</v>
+      </c>
+      <c r="B68" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="C68" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D68" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="0">
+        <v>1631</v>
+      </c>
+      <c r="B69" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="C69" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D69" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="0">
+        <v>1632</v>
+      </c>
+      <c r="B70" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="C70" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D70" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="0">
+        <v>1655</v>
+      </c>
+      <c r="B71" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="C71" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D71" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="E71" s="0" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="0">
+        <v>1669</v>
+      </c>
+      <c r="B72" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="C72" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D72" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="E72" s="0" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="0">
+        <v>1689</v>
+      </c>
+      <c r="B73" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="C73" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D73" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="E73" s="0" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="0">
+        <v>1697</v>
+      </c>
+      <c r="B74" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="C74" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D74" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="E74" s="0" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="0">
+        <v>1704</v>
+      </c>
+      <c r="B75" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="C75" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D75" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="E75" s="0" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="0">
+        <v>1709</v>
+      </c>
+      <c r="B76" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="C76" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D76" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E76" s="0" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="0">
+        <v>1711</v>
+      </c>
+      <c r="B77" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="C77" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D77" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E77" s="0" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="0">
+        <v>1733</v>
+      </c>
+      <c r="B78" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="C78" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="D78" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="0">
+        <v>1734</v>
+      </c>
+      <c r="B79" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="C79" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="D79" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="0">
+        <v>1735</v>
+      </c>
+      <c r="B80" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="C80" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="D80" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="0">
+        <v>1736</v>
+      </c>
+      <c r="B81" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="C81" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="D81" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E81" s="0" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="0">
+        <v>1737</v>
+      </c>
+      <c r="B82" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="C82" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="D82" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="0">
+        <v>1738</v>
+      </c>
+      <c r="B83" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="C83" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="D83" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="0">
+        <v>1739</v>
+      </c>
+      <c r="B84" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="C84" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="D84" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="0">
+        <v>1740</v>
+      </c>
+      <c r="B85" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="C85" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="D85" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E85" s="0" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="0">
+        <v>1741</v>
+      </c>
+      <c r="B86" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="C86" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="D86" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E86" s="0" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="0">
+        <v>1742</v>
+      </c>
+      <c r="B87" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="C87" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="D87" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E87" s="0" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="0">
+        <v>1743</v>
+      </c>
+      <c r="B88" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="C88" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="D88" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E88" s="0" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="0">
+        <v>1744</v>
+      </c>
+      <c r="B89" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="C89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="D89" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="0">
+        <v>1745</v>
+      </c>
+      <c r="B90" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="C90" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="D90" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="0">
+        <v>1746</v>
+      </c>
+      <c r="B91" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="C91" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="D91" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="E91" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="0">
+        <v>1747</v>
+      </c>
+      <c r="B92" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="C92" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="D92" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="E92" s="0" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="0">
+        <v>1748</v>
+      </c>
+      <c r="B93" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="C93" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="D93" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="E93" s="0" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="0">
+        <v>1749</v>
+      </c>
+      <c r="B94" s="0" t="s">
+        <v>286</v>
+      </c>
+      <c r="C94" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="D94" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E94" s="0" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="0">
+        <v>1750</v>
+      </c>
+      <c r="B95" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="C95" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="D95" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="E95" s="0" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="0">
+        <v>1751</v>
+      </c>
+      <c r="B96" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="C96" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="D96" s="0" t="s">
+        <v>293</v>
+      </c>
+      <c r="E96" s="0" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="0">
+        <v>1752</v>
+      </c>
+      <c r="B97" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="C97" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="D97" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="E97" s="0" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="0">
+        <v>1753</v>
+      </c>
+      <c r="B98" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="C98" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="D98" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E98" s="0" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="0">
+        <v>1754</v>
+      </c>
+      <c r="B99" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="C99" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="D99" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E99" s="0" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="0">
+        <v>1755</v>
+      </c>
+      <c r="B100" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="C100" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="D100" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="E100" s="0" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="0">
+        <v>1756</v>
+      </c>
+      <c r="B101" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="C101" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="D101" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="0">
+        <v>1757</v>
+      </c>
+      <c r="B102" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="C102" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="D102" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E102" s="0" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="0">
+        <v>1758</v>
+      </c>
+      <c r="B103" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="C103" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="D103" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="0">
+        <v>1759</v>
+      </c>
+      <c r="B104" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="C104" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="D104" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="E104" s="0" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="0">
+        <v>1760</v>
+      </c>
+      <c r="B105" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="C105" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="D105" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="0">
+        <v>1761</v>
+      </c>
+      <c r="B106" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="C106" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="D106" s="0" t="s">
+        <v>320</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="0">
+        <v>1762</v>
+      </c>
+      <c r="B107" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="C107" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="D107" s="0" t="s">
+        <v>323</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="0">
+        <v>1763</v>
+      </c>
+      <c r="B108" s="0" t="s">
+        <v>325</v>
+      </c>
+      <c r="C108" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="D108" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E108" s="0" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="0">
+        <v>1764</v>
+      </c>
+      <c r="B109" s="0" t="s">
+        <v>328</v>
+      </c>
+      <c r="C109" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="D109" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="E109" s="0" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="0">
+        <v>1765</v>
+      </c>
+      <c r="B110" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="C110" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="D110" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="0">
+        <v>1766</v>
+      </c>
+      <c r="B111" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="C111" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="D111" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="0">
+        <v>1767</v>
+      </c>
+      <c r="B112" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="C112" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="D112" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="0">
+        <v>1768</v>
+      </c>
+      <c r="B113" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="C113" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="D113" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="0">
+        <v>1769</v>
+      </c>
+      <c r="B114" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="C114" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="D114" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E114" s="0" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="0">
+        <v>1770</v>
+      </c>
+      <c r="B115" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="C115" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="D115" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="0">
+        <v>1771</v>
+      </c>
+      <c r="B116" s="0" t="s">
+        <v>349</v>
+      </c>
+      <c r="C116" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="D116" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E116" s="0" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="0">
+        <v>1772</v>
+      </c>
+      <c r="B117" s="0" t="s">
+        <v>352</v>
+      </c>
+      <c r="C117" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="D117" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E117" s="0" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="0">
+        <v>1773</v>
+      </c>
+      <c r="B118" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="C118" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="D118" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E118" s="0" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="0">
+        <v>1774</v>
+      </c>
+      <c r="B119" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="C119" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="D119" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E119" s="0" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="0">
+        <v>1775</v>
+      </c>
+      <c r="B120" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="C120" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="D120" s="0" t="s">
+        <v>362</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="0">
+        <v>1776</v>
+      </c>
+      <c r="B121" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="C121" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="D121" s="0" t="s">
+        <v>365</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="0">
+        <v>1777</v>
+      </c>
+      <c r="B122" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="C122" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="D122" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>369</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>