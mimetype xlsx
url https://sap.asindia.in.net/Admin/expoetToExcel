--- v1 (2026-02-14)
+++ v2 (2026-06-08)
@@ -4,7313 +4,6845 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Report" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="838" uniqueCount="838">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="750" uniqueCount="750">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>University</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Mobile</t>
   </si>
   <si>
-    <t xml:space="preserve">Darbha Pavani Sravya </t>
-[...2456 lines deleted...]
-    <t xml:space="preserve">Parvathy Sasi </t>
+    <t>Sajay Sadanand</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>Parvathy.S2@unilever.com</t>
-[...32 lines deleted...]
-    <t>Nazneen.K@unilever.com</t>
+    <t>sajay.sadanand@sap.com</t>
+  </si>
+  <si>
+    <t>I504301</t>
+  </si>
+  <si>
+    <t>Akshaya Shetty</t>
+  </si>
+  <si>
+    <t>akshaya.shetty@sap.com</t>
+  </si>
+  <si>
+    <t>I765768</t>
+  </si>
+  <si>
+    <t>Neelima Kukreja</t>
+  </si>
+  <si>
+    <t>neelima.kukreja@sap.com</t>
+  </si>
+  <si>
+    <t>I563389</t>
+  </si>
+  <si>
+    <t>Supriya P</t>
+  </si>
+  <si>
+    <t>supriya.p@sap.com</t>
+  </si>
+  <si>
+    <t>I311410</t>
+  </si>
+  <si>
+    <t>Rajasree Saha</t>
+  </si>
+  <si>
+    <t>rajasree.saha@sap.com</t>
+  </si>
+  <si>
+    <t>I757492</t>
+  </si>
+  <si>
+    <t>Devaraj Malkhedkar</t>
+  </si>
+  <si>
+    <t>devaraj.malkhedkar@sap.com</t>
+  </si>
+  <si>
+    <t>I501840</t>
+  </si>
+  <si>
+    <t>Arathi Chinnappa</t>
+  </si>
+  <si>
+    <t>arathi.chinnappa@sap.com</t>
+  </si>
+  <si>
+    <t>I504807</t>
+  </si>
+  <si>
+    <t>Parvesh Barak</t>
+  </si>
+  <si>
+    <t>parvesh.barak@sap.com</t>
+  </si>
+  <si>
+    <t>I776754</t>
+  </si>
+  <si>
+    <t>Vinay Kumar</t>
+  </si>
+  <si>
+    <t>vinay.kumar07@sap.com</t>
+  </si>
+  <si>
+    <t>I326438</t>
+  </si>
+  <si>
+    <t>Aditi Saxena</t>
+  </si>
+  <si>
+    <t>aditi.saxena01@sap.com</t>
+  </si>
+  <si>
+    <t>I774691</t>
+  </si>
+  <si>
+    <t>Rajni Kumari</t>
+  </si>
+  <si>
+    <t>rajni.kumari03@sap.com</t>
+  </si>
+  <si>
+    <t>I765686</t>
+  </si>
+  <si>
+    <t>Pooja Suresh</t>
+  </si>
+  <si>
+    <t>pooja.suresh@sap.com</t>
+  </si>
+  <si>
+    <t>I046268</t>
+  </si>
+  <si>
+    <t>Justin James</t>
+  </si>
+  <si>
+    <t>justin.james@sap.com</t>
+  </si>
+  <si>
+    <t>I573125</t>
+  </si>
+  <si>
+    <t>Karthikeyan Kanniappan</t>
+  </si>
+  <si>
+    <t>karthikeyan.kanniappan@sap.com</t>
+  </si>
+  <si>
+    <t>I014326</t>
+  </si>
+  <si>
+    <t>Saju Sebastian</t>
+  </si>
+  <si>
+    <t>s.sebastian@sap.com</t>
+  </si>
+  <si>
+    <t>I773055</t>
+  </si>
+  <si>
+    <t>Sinam Lenin Singh</t>
+  </si>
+  <si>
+    <t>sinam.lenin.singh@sap.com</t>
+  </si>
+  <si>
+    <t>I501324</t>
+  </si>
+  <si>
+    <t>Nishma Cauvery C M</t>
+  </si>
+  <si>
+    <t>nishma.cauvery.c.m@sap.com</t>
+  </si>
+  <si>
+    <t>I769786</t>
+  </si>
+  <si>
+    <t>Shiva Prasad</t>
+  </si>
+  <si>
+    <t>shiva.prasad01@sap.com</t>
+  </si>
+  <si>
+    <t>I355234</t>
+  </si>
+  <si>
+    <t>Aditi Gomes</t>
+  </si>
+  <si>
+    <t>aditi.gomes@sap.com</t>
+  </si>
+  <si>
+    <t>I303350</t>
+  </si>
+  <si>
+    <t>Vinodhini Krishnaraj</t>
+  </si>
+  <si>
+    <t>vinodhini.krishnaraj@sap.com</t>
+  </si>
+  <si>
+    <t>I506175</t>
+  </si>
+  <si>
+    <t>Rachita Sreedasyam</t>
+  </si>
+  <si>
+    <t>rachita.sreedasyam@sap.com</t>
+  </si>
+  <si>
+    <t>I329387</t>
+  </si>
+  <si>
+    <t>Aakriti Sharma</t>
+  </si>
+  <si>
+    <t>aakriti.sharma@sap.com</t>
+  </si>
+  <si>
+    <t>I773808</t>
+  </si>
+  <si>
+    <t>Blossom Pinto</t>
+  </si>
+  <si>
+    <t>blossom.pinto@sap.com</t>
+  </si>
+  <si>
+    <t>I775982</t>
+  </si>
+  <si>
+    <t>Anupama Suresh Paloran</t>
+  </si>
+  <si>
+    <t>anupama.suresh.paloran@sap.com</t>
+  </si>
+  <si>
+    <t>I572229</t>
+  </si>
+  <si>
+    <t>Sridhar M</t>
+  </si>
+  <si>
+    <t>sridhar.m@sap.com</t>
+  </si>
+  <si>
+    <t>I076110</t>
+  </si>
+  <si>
+    <t>Ankit Sharma</t>
+  </si>
+  <si>
+    <t>ankit.sharma15@sap.com</t>
+  </si>
+  <si>
+    <t>I575016</t>
+  </si>
+  <si>
+    <t>Sunitha R</t>
+  </si>
+  <si>
+    <t>sunitha.r@sap.com</t>
+  </si>
+  <si>
+    <t>I305454</t>
+  </si>
+  <si>
+    <t>Prajwal Pinto</t>
+  </si>
+  <si>
+    <t>prajwal.pinto@sap.com</t>
+  </si>
+  <si>
+    <t>I301959</t>
+  </si>
+  <si>
+    <t>Priyanka Basu</t>
+  </si>
+  <si>
+    <t>priyanka.basu@sap.com</t>
+  </si>
+  <si>
+    <t>I768393</t>
+  </si>
+  <si>
+    <t>Bhavesh Negandhi</t>
+  </si>
+  <si>
+    <t>bhavesh.negandhi@sap.com</t>
+  </si>
+  <si>
+    <t>I334298</t>
+  </si>
+  <si>
+    <t>Ayan Musher</t>
+  </si>
+  <si>
+    <t>ayan.musher@sap.com</t>
+  </si>
+  <si>
+    <t>I548763</t>
+  </si>
+  <si>
+    <t>Santwana Singh</t>
+  </si>
+  <si>
+    <t>santwana.singh@sap.com</t>
+  </si>
+  <si>
+    <t>I316581</t>
+  </si>
+  <si>
+    <t>Manoj Kumar</t>
+  </si>
+  <si>
+    <t>manoj.kumar31@sap.com</t>
+  </si>
+  <si>
+    <t>C5365444</t>
+  </si>
+  <si>
+    <t>Diwakar Praween Singh</t>
+  </si>
+  <si>
+    <t>diwakar.singh@sap.com</t>
+  </si>
+  <si>
+    <t>I354025</t>
+  </si>
+  <si>
+    <t>ankit.sharma17@sap.com</t>
+  </si>
+  <si>
+    <t>I740979</t>
+  </si>
+  <si>
+    <t>Priyanka Slathia</t>
+  </si>
+  <si>
+    <t>priyanka.slathia@sap.com</t>
+  </si>
+  <si>
+    <t>I575183</t>
+  </si>
+  <si>
+    <t>Amita Gulanikar</t>
+  </si>
+  <si>
+    <t>amita.gulanikar@sap.com</t>
+  </si>
+  <si>
+    <t>I311406</t>
+  </si>
+  <si>
+    <t>Karthiheyini Subbiah</t>
+  </si>
+  <si>
+    <t>karthiheyini.subbiah@sap.com</t>
+  </si>
+  <si>
+    <t>I048877</t>
+  </si>
+  <si>
+    <t>Vikrant Singh Attri</t>
+  </si>
+  <si>
+    <t>vikrant.singh.attri@sap.com</t>
+  </si>
+  <si>
+    <t>I315617</t>
+  </si>
+  <si>
+    <t>Harish Narayanan</t>
+  </si>
+  <si>
+    <t>harish.narayanan01@sap.com</t>
+  </si>
+  <si>
+    <t>I562547</t>
+  </si>
+  <si>
+    <t>Anand Jayakumar</t>
+  </si>
+  <si>
+    <t>anand.jayakumar@sap.com</t>
+  </si>
+  <si>
+    <t>I017230</t>
+  </si>
+  <si>
+    <t>Sreenivasa Govindappa</t>
+  </si>
+  <si>
+    <t>sreenivasa.govindappa@sap.com</t>
+  </si>
+  <si>
+    <t>I050277</t>
+  </si>
+  <si>
+    <t>Shivendra Singh</t>
+  </si>
+  <si>
+    <t>shivendra.singh02@sap.com</t>
+  </si>
+  <si>
+    <t>I516869</t>
+  </si>
+  <si>
+    <t>RAKSHA Agrawal</t>
+  </si>
+  <si>
+    <t>raksha.agrawal@sap.com</t>
+  </si>
+  <si>
+    <t>I517812</t>
+  </si>
+  <si>
+    <t>Aparna Veerarouthu</t>
+  </si>
+  <si>
+    <t>aparna.veerarouthu@sap.com</t>
+  </si>
+  <si>
+    <t>I772757</t>
+  </si>
+  <si>
+    <t>Jennita Kishore Nanwani</t>
+  </si>
+  <si>
+    <t>jennita.nanwani@sap.com</t>
+  </si>
+  <si>
+    <t>I079066</t>
+  </si>
+  <si>
+    <t>Arun Ramachandran</t>
+  </si>
+  <si>
+    <t>arun.ramachandran01@sap.com</t>
+  </si>
+  <si>
+    <t>I351709</t>
+  </si>
+  <si>
+    <t>Praveen Shetty</t>
+  </si>
+  <si>
+    <t>praveen.shetty@sap.com</t>
+  </si>
+  <si>
+    <t>I030889</t>
+  </si>
+  <si>
+    <t>Stanly Xavier</t>
+  </si>
+  <si>
+    <t>s.xavier@sap.com</t>
+  </si>
+  <si>
+    <t>I311417</t>
+  </si>
+  <si>
+    <t>Venkatesh Kumar</t>
+  </si>
+  <si>
+    <t>venkatesh.kumar@sap.com</t>
+  </si>
+  <si>
+    <t>I075069</t>
+  </si>
+  <si>
+    <t>Venkat Chavali</t>
+  </si>
+  <si>
+    <t>venkat.chavali@sap.com</t>
+  </si>
+  <si>
+    <t>I315896</t>
+  </si>
+  <si>
+    <t>Shishir Mohan</t>
+  </si>
+  <si>
+    <t>shishir.mohan@sap.com</t>
+  </si>
+  <si>
+    <t>I555565</t>
+  </si>
+  <si>
+    <t>Ramakrishnan M H</t>
+  </si>
+  <si>
+    <t>r.m.h@sap.com</t>
+  </si>
+  <si>
+    <t>I326873</t>
+  </si>
+  <si>
+    <t>Prerna Priya</t>
+  </si>
+  <si>
+    <t>prerna.priya@sap.com</t>
+  </si>
+  <si>
+    <t>I070374</t>
+  </si>
+  <si>
+    <t>Vundavalli Harischandra Prasad</t>
+  </si>
+  <si>
+    <t>vundavalli.harischandra.prasad@sap.com</t>
+  </si>
+  <si>
+    <t>I321802</t>
+  </si>
+  <si>
+    <t>Pooja Praveen Joshi</t>
+  </si>
+  <si>
+    <t>pooja.joshi04@sap.com</t>
+  </si>
+  <si>
+    <t>I507917</t>
+  </si>
+  <si>
+    <t>Bharath Reddy</t>
+  </si>
+  <si>
+    <t>bharath.reddy02@sap.com</t>
+  </si>
+  <si>
+    <t>I747255</t>
+  </si>
+  <si>
+    <t>Tarun Kumar</t>
+  </si>
+  <si>
+    <t>tarun.kumar02@sap.com</t>
+  </si>
+  <si>
+    <t>I306790</t>
+  </si>
+  <si>
+    <t>Pushpendra Yadav</t>
+  </si>
+  <si>
+    <t>pushpendra.yadav@sap.com</t>
+  </si>
+  <si>
+    <t>I587318</t>
+  </si>
+  <si>
+    <t>Chandrika Jana</t>
+  </si>
+  <si>
+    <t>chandrika.jana@sap.com</t>
+  </si>
+  <si>
+    <t>C5390622</t>
+  </si>
+  <si>
+    <t>Mohammad Rao</t>
+  </si>
+  <si>
+    <t>mohammad.rao@sap.com</t>
+  </si>
+  <si>
+    <t>I320511</t>
+  </si>
+  <si>
+    <t>Amisha Purva</t>
+  </si>
+  <si>
+    <t>amisha.purva@sap.com</t>
+  </si>
+  <si>
+    <t>C5380929</t>
+  </si>
+  <si>
+    <t>SNEHA M</t>
+  </si>
+  <si>
+    <t>sneha.m03@sap.com</t>
+  </si>
+  <si>
+    <t>C5410529</t>
+  </si>
+  <si>
+    <t>Tadipatri Bali Reddy</t>
+  </si>
+  <si>
+    <t>tadipatri.bali.reddy@sap.com</t>
+  </si>
+  <si>
+    <t>I047235</t>
+  </si>
+  <si>
+    <t>Prabhakaran M B</t>
+  </si>
+  <si>
+    <t>p.m.b@sap.com</t>
+  </si>
+  <si>
+    <t>I761344</t>
+  </si>
+  <si>
+    <t>Joison K.J.</t>
+  </si>
+  <si>
+    <t>joison.k.j@sap.com</t>
+  </si>
+  <si>
+    <t>I020946</t>
+  </si>
+  <si>
+    <t>Manjula Badami Sharanappa</t>
+  </si>
+  <si>
+    <t>manjula.sharanappa@sap.com</t>
+  </si>
+  <si>
+    <t>I079034</t>
+  </si>
+  <si>
+    <t>TONY MATHEW JOSEPH</t>
+  </si>
+  <si>
+    <t>tony.mathew.joseph@sap.com</t>
+  </si>
+  <si>
+    <t>C5385824</t>
+  </si>
+  <si>
+    <t>P JAYAKUMAR</t>
+  </si>
+  <si>
+    <t>p.jayakumar@sap.com</t>
+  </si>
+  <si>
+    <t>C5311238</t>
+  </si>
+  <si>
+    <t>Amruth Vishwanath</t>
+  </si>
+  <si>
+    <t>a.vishwanath@sap.com</t>
+  </si>
+  <si>
+    <t>I589866</t>
+  </si>
+  <si>
+    <t>Krishna Ramachandra</t>
+  </si>
+  <si>
+    <t>krishna.ramachandra@sap.com</t>
+  </si>
+  <si>
+    <t>I300234</t>
+  </si>
+  <si>
+    <t>Anshita Khandelwal</t>
+  </si>
+  <si>
+    <t>anshita.khandelwal@sap.com</t>
+  </si>
+  <si>
+    <t>I563304</t>
+  </si>
+  <si>
+    <t>Pranjali Murlidhar Ganvir</t>
+  </si>
+  <si>
+    <t>pranjali.murlidhar.ganvir@sap.com</t>
+  </si>
+  <si>
+    <t>I562074</t>
+  </si>
+  <si>
+    <t>Bibhu Dalai</t>
+  </si>
+  <si>
+    <t>b.dalai@sap.com</t>
+  </si>
+  <si>
+    <t>I311322</t>
+  </si>
+  <si>
+    <t>Arun Mohan</t>
+  </si>
+  <si>
+    <t>arun.mohan02@sap.com</t>
+  </si>
+  <si>
+    <t>I769102</t>
+  </si>
+  <si>
+    <t>Megha Sharma</t>
+  </si>
+  <si>
+    <t>megha.sharma@sap.com</t>
+  </si>
+  <si>
+    <t>C5378913</t>
+  </si>
+  <si>
+    <t>Shikha Pushpan</t>
+  </si>
+  <si>
+    <t>s.pushpan@sap.com</t>
+  </si>
+  <si>
+    <t>I573339</t>
+  </si>
+  <si>
+    <t>Ishaan Pansare</t>
+  </si>
+  <si>
+    <t>ishaan.pansare@sap.com</t>
+  </si>
+  <si>
+    <t>I583721</t>
+  </si>
+  <si>
+    <t>Benjin Samuel</t>
+  </si>
+  <si>
+    <t>benjin.samuel@sap.com</t>
+  </si>
+  <si>
+    <t>I548631</t>
+  </si>
+  <si>
+    <t>Ajay Pavithran</t>
+  </si>
+  <si>
+    <t>ajay.pavithran@sap.com</t>
+  </si>
+  <si>
+    <t>I502701</t>
+  </si>
+  <si>
+    <t>Nikhil Babu Sadam</t>
+  </si>
+  <si>
+    <t>nikhil.babu.s@sap.com</t>
+  </si>
+  <si>
+    <t>I508401</t>
+  </si>
+  <si>
+    <t>Pavankumar Pudipeddi</t>
+  </si>
+  <si>
+    <t>pavankumar.pudipeddi@sap.com</t>
+  </si>
+  <si>
+    <t>I537064</t>
+  </si>
+  <si>
+    <t>Bhuvaneshwari K</t>
+  </si>
+  <si>
+    <t>bhuvaneshwari.k01@sap.com</t>
+  </si>
+  <si>
+    <t>I064656</t>
+  </si>
+  <si>
+    <t>Saurabh Prasad</t>
+  </si>
+  <si>
+    <t>saurabh.prasad01@sap.com</t>
+  </si>
+  <si>
+    <t>I562902</t>
+  </si>
+  <si>
+    <t>Barkath Ali A</t>
+  </si>
+  <si>
+    <t>barkath.ali.a@sap.com</t>
+  </si>
+  <si>
+    <t>I587309</t>
+  </si>
+  <si>
+    <t>Anamita Podder</t>
+  </si>
+  <si>
+    <t>a.podder@sap.com</t>
+  </si>
+  <si>
+    <t>I311597</t>
+  </si>
+  <si>
+    <t>Rohith Kumar</t>
+  </si>
+  <si>
+    <t>rohith.kumar@sap.com</t>
+  </si>
+  <si>
+    <t>I078998</t>
+  </si>
+  <si>
+    <t>DHEERAJ GUPTA K.D</t>
+  </si>
+  <si>
+    <t>dheeraj.k.d@sap.com</t>
+  </si>
+  <si>
+    <t>I311412</t>
+  </si>
+  <si>
+    <t>Avinash Raman Gumma</t>
+  </si>
+  <si>
+    <t>avinash.raman.gumma@sap.com</t>
+  </si>
+  <si>
+    <t>I576073</t>
+  </si>
+  <si>
+    <t>Kamal Stephen</t>
+  </si>
+  <si>
+    <t>kamal.stephen@sap.com</t>
+  </si>
+  <si>
+    <t>I505547</t>
+  </si>
+  <si>
+    <t>Anuradha Mulay</t>
+  </si>
+  <si>
+    <t>a.mulay@sap.com</t>
+  </si>
+  <si>
+    <t>I587141</t>
+  </si>
+  <si>
+    <t>Aravind A</t>
+  </si>
+  <si>
+    <t>aravind.a@sap.com</t>
+  </si>
+  <si>
+    <t>I062066</t>
+  </si>
+  <si>
+    <t>Manadeep Bagchi</t>
+  </si>
+  <si>
+    <t>manadeep.bagchi@sap.com</t>
+  </si>
+  <si>
+    <t>I565524</t>
+  </si>
+  <si>
+    <t>Bhagya Shree S</t>
+  </si>
+  <si>
+    <t>bhagya.shree.s@sap.com</t>
+  </si>
+  <si>
+    <t>I587319</t>
+  </si>
+  <si>
+    <t>Madhushree B A</t>
+  </si>
+  <si>
+    <t>madhushree.b.a@sap.com</t>
+  </si>
+  <si>
+    <t>I571775</t>
+  </si>
+  <si>
+    <t>Anil Bhojwani</t>
+  </si>
+  <si>
+    <t>anil.bhojwani@sap.com</t>
+  </si>
+  <si>
+    <t>I563220</t>
+  </si>
+  <si>
+    <t>Deepika L</t>
+  </si>
+  <si>
+    <t>deepika.l@sap.com</t>
+  </si>
+  <si>
+    <t>I304653</t>
+  </si>
+  <si>
+    <t>Suman De</t>
+  </si>
+  <si>
+    <t>suman.de@sap.com</t>
+  </si>
+  <si>
+    <t>I322264</t>
+  </si>
+  <si>
+    <t>Bhargavi S</t>
+  </si>
+  <si>
+    <t>bhargavi.s03@sap.com</t>
+  </si>
+  <si>
+    <t>I761628</t>
+  </si>
+  <si>
+    <t>Sidhant Rathi</t>
+  </si>
+  <si>
+    <t>sidhant.rathi@sap.com</t>
+  </si>
+  <si>
+    <t>I551313</t>
+  </si>
+  <si>
+    <t>Nagaraja B G</t>
+  </si>
+  <si>
+    <t>n.b.g@sap.com</t>
+  </si>
+  <si>
+    <t>I586954</t>
+  </si>
+  <si>
+    <t>Sudha V</t>
+  </si>
+  <si>
+    <t>sudha.v@sap.com</t>
+  </si>
+  <si>
+    <t>I041970</t>
+  </si>
+  <si>
+    <t>Ravi Vajram</t>
+  </si>
+  <si>
+    <t>ravi.vajram@sap.com</t>
+  </si>
+  <si>
+    <t>I320041</t>
+  </si>
+  <si>
+    <t>Ariveen Kumar E</t>
+  </si>
+  <si>
+    <t>ariveen.kumar.e@sap.com</t>
+  </si>
+  <si>
+    <t>I318746</t>
+  </si>
+  <si>
+    <t>Manimoy Biswas</t>
+  </si>
+  <si>
+    <t>manimoy.biswas@sap.com</t>
+  </si>
+  <si>
+    <t>I067180</t>
+  </si>
+  <si>
+    <t>Anisha Isabella Dsouza</t>
+  </si>
+  <si>
+    <t>anisha.isabella.dsouza@sap.com</t>
+  </si>
+  <si>
+    <t>I769582</t>
+  </si>
+  <si>
+    <t>Jurismita Das</t>
+  </si>
+  <si>
+    <t>jurismita.das@sap.com</t>
+  </si>
+  <si>
+    <t>I754146</t>
+  </si>
+  <si>
+    <t>Sahebgoud Patil</t>
+  </si>
+  <si>
+    <t>sahebgoud.patil@sap.com</t>
+  </si>
+  <si>
+    <t>I506124</t>
+  </si>
+  <si>
+    <t>Athira Kannan</t>
+  </si>
+  <si>
+    <t>athira.kannan@sap.com</t>
+  </si>
+  <si>
+    <t>I311805</t>
+  </si>
+  <si>
+    <t>Deepa Purushothaman</t>
+  </si>
+  <si>
+    <t>d.purushothaman@sap.com</t>
+  </si>
+  <si>
+    <t>I587134</t>
+  </si>
+  <si>
+    <t>SHIVANAND MANI TRIPATHI</t>
+  </si>
+  <si>
+    <t>s.mani.tripathi@sap.com</t>
+  </si>
+  <si>
+    <t>I311390</t>
+  </si>
+  <si>
+    <t>Renjitha Bhaskaran</t>
+  </si>
+  <si>
+    <t>r.bhaskaran@sap.com</t>
+  </si>
+  <si>
+    <t>I566962</t>
+  </si>
+  <si>
+    <t>Samrat Sridhara</t>
+  </si>
+  <si>
+    <t>samrat.sridhara@sap.com</t>
+  </si>
+  <si>
+    <t>I559738</t>
+  </si>
+  <si>
+    <t>Sunil Kumar</t>
+  </si>
+  <si>
+    <t>sunil.kumar28@sap.com</t>
+  </si>
+  <si>
+    <t>I586504</t>
+  </si>
+  <si>
+    <t>Shanu Singh</t>
+  </si>
+  <si>
+    <t>shanu.singh@sap.com</t>
+  </si>
+  <si>
+    <t>I741840</t>
+  </si>
+  <si>
+    <t>Dilip Kumar K</t>
+  </si>
+  <si>
+    <t>dilip.kumar.k01@sap.com</t>
+  </si>
+  <si>
+    <t>I575556</t>
+  </si>
+  <si>
+    <t>Khurrathul Ain</t>
+  </si>
+  <si>
+    <t>khurrathul.ain@sap.com</t>
+  </si>
+  <si>
+    <t>I073411</t>
+  </si>
+  <si>
+    <t>Prasad P S</t>
+  </si>
+  <si>
+    <t>prasad.p.s@sap.com</t>
+  </si>
+  <si>
+    <t>I004507</t>
+  </si>
+  <si>
+    <t>Triveni V</t>
+  </si>
+  <si>
+    <t>triveni.v@sap.com</t>
+  </si>
+  <si>
+    <t>I047491</t>
+  </si>
+  <si>
+    <t>Neha Solanki</t>
+  </si>
+  <si>
+    <t>neha.solanki@sap.com</t>
+  </si>
+  <si>
+    <t>I567088</t>
+  </si>
+  <si>
+    <t>Srinivas Swamynathan</t>
+  </si>
+  <si>
+    <t>s.swamynathan@sap.com</t>
+  </si>
+  <si>
+    <t>I588648</t>
+  </si>
+  <si>
+    <t>Ashmita Sinha</t>
+  </si>
+  <si>
+    <t>ashmita.sinha@sap.com</t>
+  </si>
+  <si>
+    <t>I329171</t>
+  </si>
+  <si>
+    <t>Nandkishor B Kale</t>
+  </si>
+  <si>
+    <t>nandkishor.b.kale@sap.com</t>
+  </si>
+  <si>
+    <t>I323369</t>
+  </si>
+  <si>
+    <t>Selvakumar Krishnan</t>
+  </si>
+  <si>
+    <t>selvakumar.krishnan@sap.com</t>
+  </si>
+  <si>
+    <t>I553390</t>
+  </si>
+  <si>
+    <t>Satyanarayan Das</t>
+  </si>
+  <si>
+    <t>satyanarayan.das01@sap.com</t>
+  </si>
+  <si>
+    <t>I322333</t>
+  </si>
+  <si>
+    <t>Savitha Gopi</t>
+  </si>
+  <si>
+    <t>savitha.gopi@sap.com</t>
+  </si>
+  <si>
+    <t>I050274</t>
+  </si>
+  <si>
+    <t>sunitha S</t>
+  </si>
+  <si>
+    <t>sunitha.s@sap.com</t>
+  </si>
+  <si>
+    <t>I766205</t>
+  </si>
+  <si>
+    <t>Pallavi Bhattacharya</t>
+  </si>
+  <si>
+    <t>pallavi.bhattacharya@sap.com</t>
+  </si>
+  <si>
+    <t>I311422</t>
+  </si>
+  <si>
+    <t>Stalin Mohan</t>
+  </si>
+  <si>
+    <t>stalin.mohan@sap.com</t>
+  </si>
+  <si>
+    <t>I065963</t>
+  </si>
+  <si>
+    <t>Akansha Chakravorty</t>
+  </si>
+  <si>
+    <t>akansha.chakravorty@sap.com</t>
+  </si>
+  <si>
+    <t>I563737</t>
+  </si>
+  <si>
+    <t>Arun Kumar Lakshman</t>
+  </si>
+  <si>
+    <t>arun.kumar.lakshman@sap.com</t>
+  </si>
+  <si>
+    <t>I048951</t>
+  </si>
+  <si>
+    <t>Taarun Pranesh G</t>
+  </si>
+  <si>
+    <t>taarun.pranesh.g@sap.com</t>
+  </si>
+  <si>
+    <t>I575549</t>
+  </si>
+  <si>
+    <t>Ravinandana Adiga</t>
+  </si>
+  <si>
+    <t>ravinandana.adiga@sap.com</t>
+  </si>
+  <si>
+    <t>I338331</t>
+  </si>
+  <si>
+    <t>Sai Dharshini Thoppa</t>
+  </si>
+  <si>
+    <t>sai.dharshini.thoppa@sap.com</t>
+  </si>
+  <si>
+    <t>I562073</t>
+  </si>
+  <si>
+    <t>Aishita Singhal</t>
+  </si>
+  <si>
+    <t>aishita.singhal@sap.com</t>
+  </si>
+  <si>
+    <t>I316583</t>
+  </si>
+  <si>
+    <t>Kaveri Kiran</t>
+  </si>
+  <si>
+    <t>kaveri.kiran@sap.com</t>
+  </si>
+  <si>
+    <t>I304559</t>
+  </si>
+  <si>
+    <t>Dimple Fernandes</t>
+  </si>
+  <si>
+    <t>dimple.fernandes@sap.com</t>
+  </si>
+  <si>
+    <t>I316385</t>
+  </si>
+  <si>
+    <t>Ria Majumder</t>
+  </si>
+  <si>
+    <t>ria.majumder@sap.com</t>
+  </si>
+  <si>
+    <t>I763631</t>
+  </si>
+  <si>
+    <t>Girimanju P.R</t>
+  </si>
+  <si>
+    <t>girimanju.p.r@sap.com</t>
+  </si>
+  <si>
+    <t>I316483</t>
+  </si>
+  <si>
+    <t>Sreenath Adhimoolam Murugesh</t>
+  </si>
+  <si>
+    <t>sreenath.adhimoolam.murugesh@sap.com</t>
+  </si>
+  <si>
+    <t>I530530</t>
+  </si>
+  <si>
+    <t>Ashutosh Bhatt</t>
+  </si>
+  <si>
+    <t>ashutosh.bhatt@sap.com</t>
+  </si>
+  <si>
+    <t>I304564</t>
+  </si>
+  <si>
+    <t>Guruprasad Javaregowda</t>
+  </si>
+  <si>
+    <t>guruprasad.javaregowda@sap.com</t>
+  </si>
+  <si>
+    <t>I323505</t>
+  </si>
+  <si>
+    <t>Harsha S</t>
+  </si>
+  <si>
+    <t>harsha.s02@sap.com</t>
+  </si>
+  <si>
+    <t>I353944</t>
+  </si>
+  <si>
+    <t>Siva Kumar Vemula</t>
+  </si>
+  <si>
+    <t>siva.kumar.vemula@sap.com</t>
+  </si>
+  <si>
+    <t>I308056</t>
+  </si>
+  <si>
+    <t>SUMITHRA G</t>
+  </si>
+  <si>
+    <t>sumithra.g03@sap.com</t>
+  </si>
+  <si>
+    <t>I562488</t>
+  </si>
+  <si>
+    <t>Aravind Ramachandran</t>
+  </si>
+  <si>
+    <t>aravind.ramachandran@sap.com</t>
+  </si>
+  <si>
+    <t>I305812</t>
+  </si>
+  <si>
+    <t>Hithyshini Bhandari</t>
+  </si>
+  <si>
+    <t>hithyshini.bhandari@sap.com</t>
+  </si>
+  <si>
+    <t>I775034</t>
+  </si>
+  <si>
+    <t>Rehan Akbar</t>
+  </si>
+  <si>
+    <t>rehan.akbar@sap.com</t>
+  </si>
+  <si>
+    <t>I078780</t>
+  </si>
+  <si>
+    <t>Sowmya S</t>
+  </si>
+  <si>
+    <t>sowmya.s02@sap.com</t>
+  </si>
+  <si>
+    <t>I304572</t>
+  </si>
+  <si>
+    <t>Vibin Jacob</t>
+  </si>
+  <si>
+    <t>vibin.jacob@sap.com</t>
+  </si>
+  <si>
+    <t>I758123</t>
+  </si>
+  <si>
+    <t>Sudhakar Reddy</t>
+  </si>
+  <si>
+    <t>sudhakar.reddy@sap.com</t>
+  </si>
+  <si>
+    <t>I026542</t>
+  </si>
+  <si>
+    <t>Anil Khatri</t>
+  </si>
+  <si>
+    <t>anil.khatri@sap.com</t>
+  </si>
+  <si>
+    <t>I019948</t>
+  </si>
+  <si>
+    <t>Rao Prasada</t>
+  </si>
+  <si>
+    <t>rao.prasada@sap.com</t>
+  </si>
+  <si>
+    <t>I013329</t>
+  </si>
+  <si>
+    <t>Babu Balireddigari</t>
+  </si>
+  <si>
+    <t>babu.balireddigari@sap.com</t>
+  </si>
+  <si>
+    <t>I329107</t>
+  </si>
+  <si>
+    <t>CN Hareesh</t>
+  </si>
+  <si>
+    <t>cn.hareesh@sap.com</t>
+  </si>
+  <si>
+    <t>I317479</t>
+  </si>
+  <si>
+    <t>Srikanth Kadam</t>
+  </si>
+  <si>
+    <t>srikanth.kadam@sap.com</t>
+  </si>
+  <si>
+    <t>I747258</t>
+  </si>
+  <si>
+    <t>Manoj K</t>
+  </si>
+  <si>
+    <t>manoj.k@sap.com</t>
+  </si>
+  <si>
+    <t>I047639</t>
+  </si>
+  <si>
+    <t>Jitesh Mohan</t>
+  </si>
+  <si>
+    <t>jitesh.mohan@sap.com</t>
+  </si>
+  <si>
+    <t>I562734</t>
+  </si>
+  <si>
+    <t>Bhumika Sharma</t>
+  </si>
+  <si>
+    <t>bhumika.sharma01@sap.com</t>
+  </si>
+  <si>
+    <t>I559219</t>
+  </si>
+  <si>
+    <t>Surabhi Sethi</t>
+  </si>
+  <si>
+    <t>surabhi.sethi@sap.com</t>
+  </si>
+  <si>
+    <t>I763794</t>
+  </si>
+  <si>
+    <t>Shreekant Kumar Pradhan</t>
+  </si>
+  <si>
+    <t>shreekant.kumar.pradhan@sap.com</t>
+  </si>
+  <si>
+    <t>C5343993</t>
+  </si>
+  <si>
+    <t>PAVITHRA N</t>
+  </si>
+  <si>
+    <t>pavithra.n04@sap.com</t>
+  </si>
+  <si>
+    <t>C5412098</t>
+  </si>
+  <si>
+    <t>Silpa S Raj</t>
+  </si>
+  <si>
+    <t>silpa.s.raj@sap.com</t>
+  </si>
+  <si>
+    <t>C5338399</t>
+  </si>
+  <si>
+    <t>SOMASHEKAR VP</t>
+  </si>
+  <si>
+    <t>somashekar.vp@sap.com</t>
+  </si>
+  <si>
+    <t>C5411170</t>
+  </si>
+  <si>
+    <t>Kalpana I</t>
+  </si>
+  <si>
+    <t>kalpana.i@sap.com</t>
+  </si>
+  <si>
+    <t>C5362218</t>
+  </si>
+  <si>
+    <t>Balaji K</t>
+  </si>
+  <si>
+    <t>balaji.k01@sap.com</t>
+  </si>
+  <si>
+    <t>C5272009</t>
+  </si>
+  <si>
+    <t>Ghanimath Hussain</t>
+  </si>
+  <si>
+    <t>ghanimath.hussain@sap.com</t>
+  </si>
+  <si>
+    <t>C5362992</t>
+  </si>
+  <si>
+    <t>Kiran G R</t>
+  </si>
+  <si>
+    <t>kiran.g.r@sap.com</t>
+  </si>
+  <si>
+    <t>C5273656</t>
+  </si>
+  <si>
+    <t>Puspita Barma</t>
+  </si>
+  <si>
+    <t>puspita.barma@sap.com</t>
+  </si>
+  <si>
+    <t>C5387296</t>
+  </si>
+  <si>
+    <t>Mahesh Kumar B</t>
+  </si>
+  <si>
+    <t>mahesh.kumar.b@sap.com</t>
+  </si>
+  <si>
+    <t>C5367177</t>
+  </si>
+  <si>
+    <t>Harshitha Kolathur Chandrashekar</t>
+  </si>
+  <si>
+    <t>harshitha.kolathur.chandrashekar@sap.com</t>
+  </si>
+  <si>
+    <t>C5382167</t>
+  </si>
+  <si>
+    <t>GOPI M</t>
+  </si>
+  <si>
+    <t>gopi.m@sap.com</t>
+  </si>
+  <si>
+    <t>C5358452</t>
+  </si>
+  <si>
+    <t>Poojashree Naik</t>
+  </si>
+  <si>
+    <t>poojashree.naik@sap.com</t>
+  </si>
+  <si>
+    <t>C5400079</t>
+  </si>
+  <si>
+    <t>MALLIKARJUN SHASTRY K</t>
+  </si>
+  <si>
+    <t>mallikarjun.shastry.k@sap.com</t>
+  </si>
+  <si>
+    <t>C5389311</t>
+  </si>
+  <si>
+    <t>Ramesh Reddy</t>
+  </si>
+  <si>
+    <t>ramesh.reddy01@sap.com</t>
+  </si>
+  <si>
+    <t>C5262044</t>
+  </si>
+  <si>
+    <t>Mohamed Raffi</t>
+  </si>
+  <si>
+    <t>m.raffi@sap.com</t>
+  </si>
+  <si>
+    <t>C5288657</t>
+  </si>
+  <si>
+    <t>Pradipta Kumar PattanaiK</t>
+  </si>
+  <si>
+    <t>pradipta.kumar.pattanaik@sap.com</t>
+  </si>
+  <si>
+    <t>C5385605</t>
+  </si>
+  <si>
+    <t>Basavaraj MB</t>
+  </si>
+  <si>
+    <t>b.mb@sap.com</t>
+  </si>
+  <si>
+    <t>C5264876</t>
+  </si>
+  <si>
+    <t>Vijay Anand</t>
+  </si>
+  <si>
+    <t>vijay.anand@sap.com</t>
+  </si>
+  <si>
+    <t>C5066061</t>
+  </si>
+  <si>
+    <t>Khushmeet Singh</t>
+  </si>
+  <si>
+    <t>khushmeet.singh@sap.com</t>
+  </si>
+  <si>
+    <t>C5400084</t>
+  </si>
+  <si>
+    <t>Spoorthi A Prasad</t>
+  </si>
+  <si>
+    <t>spoorthi.a.prasad@sap.com</t>
+  </si>
+  <si>
+    <t>C5408093</t>
+  </si>
+  <si>
+    <t>Thiruchelvi P</t>
+  </si>
+  <si>
+    <t>thiruchelvi.p@sap.com</t>
+  </si>
+  <si>
+    <t>C5247993</t>
+  </si>
+  <si>
+    <t>CHANDAN RAMALINGAIAH</t>
+  </si>
+  <si>
+    <t>chandan.ramalingaiah@sap.com</t>
+  </si>
+  <si>
+    <t>C5417398</t>
+  </si>
+  <si>
+    <t>Bharath O</t>
+  </si>
+  <si>
+    <t>bharath.o@sap.com</t>
+  </si>
+  <si>
+    <t>C5250830</t>
+  </si>
+  <si>
+    <t>V REDDEPPA</t>
+  </si>
+  <si>
+    <t>v.reddeppa@sap.com</t>
+  </si>
+  <si>
+    <t>C5303993</t>
+  </si>
+  <si>
+    <t>Vishwanatha Reddy PS</t>
+  </si>
+  <si>
+    <t>vishwanatha.reddy.ps@sap.com</t>
+  </si>
+  <si>
+    <t>C5380374</t>
+  </si>
+  <si>
+    <t>LAKKAIAH N</t>
+  </si>
+  <si>
+    <t>lakkaiah.n@sap.com</t>
+  </si>
+  <si>
+    <t>C5315833</t>
+  </si>
+  <si>
+    <t>Prakash Narayan</t>
+  </si>
+  <si>
+    <t>prakash.narayan@sap.com</t>
+  </si>
+  <si>
+    <t>C5126614</t>
+  </si>
+  <si>
+    <t>Mohammed Aslam</t>
+  </si>
+  <si>
+    <t>mohammed.aslam01@sap.com</t>
+  </si>
+  <si>
+    <t>C5315832</t>
+  </si>
+  <si>
+    <t>Ajay Tamang</t>
+  </si>
+  <si>
+    <t>ajay.tamang@sap.com</t>
+  </si>
+  <si>
+    <t>C5272221</t>
+  </si>
+  <si>
+    <t>G Jagannadha Reddy</t>
+  </si>
+  <si>
+    <t>g.jagannadha.reddy@sap.com</t>
+  </si>
+  <si>
+    <t>C5385021</t>
+  </si>
+  <si>
+    <t>Anand P</t>
+  </si>
+  <si>
+    <t>anand.p@sap.com</t>
+  </si>
+  <si>
+    <t>C5362564</t>
+  </si>
+  <si>
+    <t>TANYA SHARMA</t>
+  </si>
+  <si>
+    <t>tanya.sharma01@sap.com</t>
+  </si>
+  <si>
+    <t>C5405753</t>
+  </si>
+  <si>
+    <t>Darshan J</t>
+  </si>
+  <si>
+    <t>darshan.j01@sap.com</t>
+  </si>
+  <si>
+    <t>C5360548</t>
+  </si>
+  <si>
+    <t>Rahul Kumar</t>
+  </si>
+  <si>
+    <t>rahul.kumar35@sap.com</t>
+  </si>
+  <si>
+    <t>C5345853</t>
+  </si>
+  <si>
+    <t>Kesavamurthy G</t>
+  </si>
+  <si>
+    <t>kesavamurthy.g@sap.com</t>
+  </si>
+  <si>
+    <t>C5239855</t>
+  </si>
+  <si>
+    <t>Lolia Khalu</t>
+  </si>
+  <si>
+    <t>l.khalu@sap.com</t>
+  </si>
+  <si>
+    <t>C5381222</t>
+  </si>
+  <si>
+    <t>Anitha M</t>
+  </si>
+  <si>
+    <t>anitha.m04@sap.com</t>
+  </si>
+  <si>
+    <t>C5329663</t>
+  </si>
+  <si>
+    <t>Suchithra G</t>
+  </si>
+  <si>
+    <t>suchithra.g@sap.com</t>
+  </si>
+  <si>
+    <t>C5350511</t>
+  </si>
+  <si>
+    <t>Hakshith Gowda S</t>
+  </si>
+  <si>
+    <t>hakshith.gowda.s@sap.com</t>
+  </si>
+  <si>
+    <t>C5380472</t>
+  </si>
+  <si>
+    <t>Jayanthi Lakshman</t>
+  </si>
+  <si>
+    <t>jayanthi.lakshman@sap.com</t>
+  </si>
+  <si>
+    <t>C5244660</t>
+  </si>
+  <si>
+    <t>Udaykiran PN</t>
+  </si>
+  <si>
+    <t>udaykiran.pn@sap.com</t>
+  </si>
+  <si>
+    <t>C5111729</t>
+  </si>
+  <si>
+    <t>Lakshmi K</t>
+  </si>
+  <si>
+    <t>lakshmi.k01@sap.com</t>
+  </si>
+  <si>
+    <t>C5302275</t>
+  </si>
+  <si>
+    <t>SHIVAKUMAR HA</t>
+  </si>
+  <si>
+    <t>shivakumar.ha@sap.com</t>
+  </si>
+  <si>
+    <t>C5367780</t>
+  </si>
+  <si>
+    <t>Purushotham Ma</t>
+  </si>
+  <si>
+    <t>purushotham.ma@sap.com</t>
+  </si>
+  <si>
+    <t>C5295886</t>
+  </si>
+  <si>
+    <t>Nancy A</t>
+  </si>
+  <si>
+    <t>nancy.a@sap.com</t>
+  </si>
+  <si>
+    <t>C5274111</t>
+  </si>
+  <si>
+    <t>KRISHNAPPA D</t>
+  </si>
+  <si>
+    <t>krishnappa.d@sap.com</t>
+  </si>
+  <si>
+    <t>C5243502</t>
+  </si>
+  <si>
+    <t>Leebesh KV</t>
+  </si>
+  <si>
+    <t>leebesh.kv@sap.com</t>
+  </si>
+  <si>
+    <t>C5268151</t>
+  </si>
+  <si>
+    <t>Allwin Kester P</t>
+  </si>
+  <si>
+    <t>allwin.kester.p@sap.com</t>
+  </si>
+  <si>
+    <t>C5333406</t>
+  </si>
+  <si>
+    <t>Mukunda K V</t>
+  </si>
+  <si>
+    <t>mukunda.k.v@sap.com</t>
+  </si>
+  <si>
+    <t>C5216655</t>
+  </si>
+  <si>
+    <t>Timothy P Nadakattin</t>
+  </si>
+  <si>
+    <t>timothy.p.nadakattin@sap.com</t>
+  </si>
+  <si>
+    <t>C5154053</t>
+  </si>
+  <si>
+    <t>Kameswara Rao Akella</t>
+  </si>
+  <si>
+    <t>kameswara.rao.akella@sap.com</t>
+  </si>
+  <si>
+    <t>C5350349</t>
+  </si>
+  <si>
+    <t>Karthik SIDDEGOWDA</t>
+  </si>
+  <si>
+    <t>karthik.siddegowda@sap.com</t>
+  </si>
+  <si>
+    <t>C5369863</t>
+  </si>
+  <si>
+    <t>Jagadish Kumar S</t>
+  </si>
+  <si>
+    <t>jagadish.kumar.s@sap.com</t>
+  </si>
+  <si>
+    <t>C5174950</t>
+  </si>
+  <si>
+    <t>RAKSHA SEHGAL</t>
+  </si>
+  <si>
+    <t>raksha.sehgal@sap.com</t>
+  </si>
+  <si>
+    <t>C5411617</t>
+  </si>
+  <si>
+    <t>Rajesh K</t>
+  </si>
+  <si>
+    <t>rajesh.k02@sap.com</t>
+  </si>
+  <si>
+    <t>C5302091</t>
+  </si>
+  <si>
+    <t>Jameel Syed</t>
+  </si>
+  <si>
+    <t>jameel.syed@sap.com</t>
+  </si>
+  <si>
+    <t>C5184857</t>
+  </si>
+  <si>
+    <t>Pooja R</t>
+  </si>
+  <si>
+    <t>pooja.r01@sap.com</t>
+  </si>
+  <si>
+    <t>C5370580</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Priya  Kumari</t>
+  </si>
+  <si>
+    <t>priya.kumari02@sap.com</t>
+  </si>
+  <si>
+    <t>C5386414</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anusha  Abraham</t>
+  </si>
+  <si>
+    <t>anusha.abraham@sap.com</t>
+  </si>
+  <si>
+    <t>C5386574</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mervin  Prasanth</t>
+  </si>
+  <si>
+    <t>mervin.prasanth@sap.com</t>
+  </si>
+  <si>
+    <t>C5392902</t>
+  </si>
+  <si>
+    <t>Yaschika Dungi Reddy Dungi Reddy</t>
+  </si>
+  <si>
+    <t>dungi.yaschika.reddy@sap.com</t>
+  </si>
+  <si>
+    <t>C5404008</t>
+  </si>
+  <si>
+    <t>Rajiv</t>
+  </si>
+  <si>
+    <t>Advaita</t>
+  </si>
+  <si>
+    <t>I54321</t>
+  </si>
+  <si>
+    <t>D VARUN</t>
+  </si>
+  <si>
+    <t>SAP</t>
+  </si>
+  <si>
+    <t>I578447</t>
+  </si>
+  <si>
+    <t>RAMESH</t>
+  </si>
+  <si>
+    <t>I572935</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aryan Singh </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAP laps </t>
+  </si>
+  <si>
+    <t>I578504</t>
+  </si>
+  <si>
+    <t>ASHOK</t>
+  </si>
+  <si>
+    <t>ashok.kumar.g01@sap.com</t>
+  </si>
+  <si>
+    <t>I311599</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SABAREESH </t>
+  </si>
+  <si>
+    <t>i752095</t>
+  </si>
+  <si>
+    <t>Prakash M</t>
+  </si>
+  <si>
+    <t>C5082349</t>
+  </si>
+  <si>
+    <t>MUNIRAJ</t>
+  </si>
+  <si>
+    <t>C0371</t>
+  </si>
+  <si>
+    <t>Akash A S</t>
+  </si>
+  <si>
+    <t>C5390700</t>
+  </si>
+  <si>
+    <t>Naushath</t>
+  </si>
+  <si>
+    <t>I566985</t>
+  </si>
+  <si>
+    <t>MANO</t>
+  </si>
+  <si>
+    <t>I327662</t>
+  </si>
+  <si>
+    <t>Narayanan</t>
+  </si>
+  <si>
+    <t>Sap</t>
+  </si>
+  <si>
+    <t>I319260</t>
+  </si>
+  <si>
+    <t>Jayalakshmi</t>
+  </si>
+  <si>
+    <t>C5397371</t>
+  </si>
+  <si>
+    <t>kRITI</t>
+  </si>
+  <si>
+    <t>C5405958</t>
+  </si>
+  <si>
+    <t>RAMESH CN</t>
+  </si>
+  <si>
+    <t>C5268127</t>
+  </si>
+  <si>
+    <t>SUBHA K</t>
+  </si>
+  <si>
+    <t>subha.ok@sap.com</t>
+  </si>
+  <si>
+    <t>C5404850</t>
+  </si>
+  <si>
+    <t>VINOD KUMAR</t>
+  </si>
+  <si>
+    <t>C5296393</t>
+  </si>
+  <si>
+    <t>Thirukappa.kurubal</t>
+  </si>
+  <si>
+    <t>C5382104</t>
+  </si>
+  <si>
+    <t>MUNIRAJU</t>
+  </si>
+  <si>
+    <t>C5296751</t>
+  </si>
+  <si>
+    <t>Shreshtha</t>
+  </si>
+  <si>
+    <t>I528391</t>
+  </si>
+  <si>
+    <t>Ram Kumar</t>
+  </si>
+  <si>
+    <t>I308627</t>
+  </si>
+  <si>
+    <t>Muheez khan</t>
+  </si>
+  <si>
+    <t>I316077</t>
+  </si>
+  <si>
+    <t>Rashmi</t>
+  </si>
+  <si>
+    <t>I312079</t>
+  </si>
+  <si>
+    <t>Deepak</t>
+  </si>
+  <si>
+    <t>I078942</t>
+  </si>
+  <si>
+    <t>Tejaswini</t>
+  </si>
+  <si>
+    <t>C5396583</t>
+  </si>
+  <si>
+    <t>Ambhika perumal</t>
+  </si>
+  <si>
+    <t>C5388892</t>
+  </si>
+  <si>
+    <t>Manjulesh pai</t>
+  </si>
+  <si>
+    <t>C5348647</t>
+  </si>
+  <si>
+    <t>Sampath g</t>
+  </si>
+  <si>
+    <t>I305713</t>
+  </si>
+  <si>
+    <t>Vanaja.gandam</t>
+  </si>
+  <si>
+    <t>C5368837</t>
+  </si>
+  <si>
+    <t>ANUSHA</t>
+  </si>
+  <si>
+    <t>anusha.ravi@sap.com</t>
+  </si>
+  <si>
+    <t>I588922</t>
+  </si>
+  <si>
+    <t>Shubhangi</t>
+  </si>
+  <si>
+    <t>I063778</t>
+  </si>
+  <si>
+    <t>Sagavika bose</t>
+  </si>
+  <si>
+    <t>I586779</t>
+  </si>
+  <si>
+    <t>Hariharabalan R</t>
+  </si>
+  <si>
+    <t>C5393628</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Karthik </t>
+  </si>
+  <si>
+    <t>I320720</t>
+  </si>
+  <si>
+    <t>Smitha N</t>
+  </si>
+  <si>
+    <t>I334014</t>
+  </si>
+  <si>
+    <t>Swaraj</t>
+  </si>
+  <si>
+    <t>I526514</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E277"/>
+  <dimension ref="A1:E265"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
-    <col min="2" max="2" width="35.8468437194824" customWidth="1"/>
+    <col min="2" max="2" width="31.326940536499" customWidth="1"/>
     <col min="3" max="3" width="9.5520191192627" customWidth="1"/>
-    <col min="4" max="4" width="42.5694007873535" customWidth="1"/>
-    <col min="5" max="5" width="15.5584354400635" customWidth="1"/>
+    <col min="4" max="4" width="39.670036315918" customWidth="1"/>
+    <col min="5" max="5" width="9.504958152771" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0">
-        <v>1003</v>
+        <v>10001</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0">
-        <v>1004</v>
+        <v>10002</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D3" s="0" t="s">
         <v>10</v>
       </c>
-      <c r="D3" s="0" t="s">
+      <c r="E3" s="0" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0">
-        <v>1005</v>
+        <v>10003</v>
       </c>
       <c r="B4" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="C4" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D4" s="0" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="0" t="s">
+      <c r="E4" s="0" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0">
-        <v>1006</v>
+        <v>10005</v>
       </c>
       <c r="B5" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E5" s="0" t="s">
         <v>17</v>
-      </c>
-[...7 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0">
-        <v>1008</v>
+        <v>10007</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>22</v>
+        <v>6</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0">
-        <v>1009</v>
+        <v>10008</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0">
-        <v>1010</v>
+        <v>10009</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0">
-        <v>1012</v>
+        <v>10012</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0">
-        <v>1013</v>
+        <v>10013</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0">
-        <v>1014</v>
+        <v>10015</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0">
-        <v>1015</v>
+        <v>10018</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0">
-        <v>1016</v>
+        <v>10019</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0">
-        <v>1017</v>
+        <v>10021</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>48</v>
+        <v>6</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0">
-        <v>1018</v>
+        <v>10023</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0">
-        <v>1019</v>
+        <v>10024</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0">
-        <v>1020</v>
+        <v>10025</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0">
-        <v>1021</v>
+        <v>10026</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0">
-        <v>1022</v>
+        <v>10027</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0">
-        <v>1023</v>
+        <v>10028</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0">
-        <v>1024</v>
+        <v>10029</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0">
-        <v>1025</v>
+        <v>10030</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>48</v>
+        <v>6</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0">
-        <v>1026</v>
+        <v>10031</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0">
-        <v>1027</v>
+        <v>10032</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0">
-        <v>1028</v>
+        <v>10033</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>82</v>
+        <v>6</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0">
-        <v>1029</v>
+        <v>10034</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0">
-        <v>1030</v>
+        <v>10035</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0">
-        <v>1031</v>
+        <v>10036</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0">
-        <v>1033</v>
+        <v>10037</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0">
-        <v>1034</v>
+        <v>10038</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>99</v>
+        <v>91</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>100</v>
+        <v>92</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0">
-        <v>1037</v>
+        <v>10039</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>103</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0">
-        <v>1041</v>
+        <v>10040</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>106</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0">
-        <v>1042</v>
+        <v>10041</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0">
-        <v>1043</v>
+        <v>10042</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>112</v>
+        <v>104</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0">
-        <v>1044</v>
+        <v>10043</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>114</v>
+        <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0">
-        <v>1046</v>
+        <v>10044</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>116</v>
+        <v>81</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>117</v>
+        <v>108</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>118</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0">
-        <v>1047</v>
+        <v>10046</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>119</v>
+        <v>110</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>120</v>
+        <v>111</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>121</v>
+        <v>112</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0">
-        <v>1050</v>
+        <v>10047</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>48</v>
+        <v>6</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>123</v>
+        <v>114</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0">
-        <v>1051</v>
+        <v>10049</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>125</v>
+        <v>116</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>48</v>
+        <v>6</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>126</v>
+        <v>117</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>127</v>
+        <v>118</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0">
-        <v>1052</v>
+        <v>10050</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>22</v>
+        <v>6</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>129</v>
+        <v>120</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>130</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0">
-        <v>1054</v>
+        <v>10051</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>131</v>
+        <v>122</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>132</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0">
-        <v>1055</v>
+        <v>10052</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>134</v>
+        <v>125</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>48</v>
+        <v>6</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>135</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0">
-        <v>1057</v>
+        <v>10053</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>137</v>
+        <v>128</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>138</v>
+        <v>129</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0">
-        <v>1059</v>
+        <v>10056</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>142</v>
+        <v>133</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0">
-        <v>1060</v>
+        <v>10057</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>143</v>
+        <v>134</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>144</v>
+        <v>135</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>145</v>
+        <v>136</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0">
-        <v>1062</v>
+        <v>10058</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>146</v>
+        <v>137</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>147</v>
+        <v>138</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0">
-        <v>1063</v>
+        <v>10059</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0">
-        <v>1065</v>
+        <v>10060</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>144</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>145</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0">
-        <v>1066</v>
+        <v>10063</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>155</v>
+        <v>146</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>147</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0">
-        <v>1068</v>
+        <v>10065</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>158</v>
+        <v>149</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>151</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0">
-        <v>1069</v>
+        <v>10066</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>161</v>
+        <v>152</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>154</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0">
-        <v>1070</v>
+        <v>10068</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>164</v>
+        <v>155</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>156</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>166</v>
+        <v>157</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0">
-        <v>1071</v>
+        <v>10069</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>167</v>
+        <v>158</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>168</v>
+        <v>159</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>169</v>
+        <v>160</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0">
-        <v>1072</v>
+        <v>10070</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>170</v>
+        <v>161</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0">
-        <v>1073</v>
+        <v>10072</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>173</v>
+        <v>164</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>165</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>166</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0">
-        <v>1074</v>
+        <v>10073</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>176</v>
+        <v>167</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>168</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>169</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0">
-        <v>1077</v>
+        <v>10074</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>179</v>
+        <v>170</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>48</v>
+        <v>6</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>171</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>172</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0">
-        <v>1078</v>
+        <v>10075</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>182</v>
+        <v>173</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0">
-        <v>1079</v>
+        <v>10076</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>185</v>
+        <v>176</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>187</v>
+        <v>178</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0">
-        <v>1081</v>
+        <v>10077</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>188</v>
+        <v>179</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>180</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>181</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0">
-        <v>1082</v>
+        <v>10079</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>191</v>
+        <v>182</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>183</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>184</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0">
-        <v>1083</v>
+        <v>10080</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>194</v>
+        <v>185</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>186</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>187</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0">
-        <v>1084</v>
+        <v>10081</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>197</v>
+        <v>188</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>189</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>190</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0">
-        <v>1085</v>
+        <v>10082</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>200</v>
+        <v>191</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>192</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>193</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0">
-        <v>1086</v>
+        <v>10083</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>203</v>
+        <v>194</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>195</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>196</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0">
-        <v>1088</v>
+        <v>10085</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>206</v>
+        <v>197</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>207</v>
+        <v>198</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0">
-        <v>1090</v>
+        <v>10086</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>209</v>
+        <v>200</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>210</v>
+        <v>201</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>211</v>
+        <v>202</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0">
-        <v>1091</v>
+        <v>10087</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>212</v>
+        <v>203</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>213</v>
+        <v>204</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0">
-        <v>1092</v>
+        <v>10091</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>215</v>
+        <v>206</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>216</v>
+        <v>207</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>217</v>
+        <v>208</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0">
-        <v>1093</v>
+        <v>10092</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>218</v>
+        <v>209</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>219</v>
+        <v>210</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>220</v>
+        <v>211</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0">
-        <v>1094</v>
+        <v>10093</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>221</v>
+        <v>212</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>222</v>
+        <v>213</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>223</v>
+        <v>214</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0">
-        <v>1095</v>
+        <v>10094</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>224</v>
+        <v>215</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>225</v>
+        <v>216</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>226</v>
+        <v>217</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0">
-        <v>1096</v>
+        <v>10095</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>227</v>
+        <v>218</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>228</v>
+        <v>219</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>229</v>
+        <v>220</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0">
-        <v>1097</v>
+        <v>10096</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>230</v>
+        <v>221</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>231</v>
+        <v>222</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>232</v>
+        <v>223</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0">
-        <v>1098</v>
+        <v>10097</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>233</v>
+        <v>224</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>234</v>
+        <v>225</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>235</v>
+        <v>226</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0">
-        <v>1099</v>
+        <v>10098</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>236</v>
+        <v>227</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>237</v>
+        <v>228</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>238</v>
+        <v>229</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0">
-        <v>1100</v>
+        <v>10100</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>239</v>
+        <v>230</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>240</v>
+        <v>231</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>241</v>
+        <v>232</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0">
-        <v>1101</v>
+        <v>10101</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>242</v>
+        <v>233</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>243</v>
+        <v>234</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>244</v>
+        <v>235</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0">
-        <v>1102</v>
+        <v>10103</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>245</v>
+        <v>236</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>246</v>
+        <v>237</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>247</v>
+        <v>238</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0">
-        <v>1103</v>
+        <v>10104</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>248</v>
+        <v>239</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>249</v>
+        <v>240</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>250</v>
+        <v>241</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0">
-        <v>1104</v>
+        <v>10105</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>251</v>
+        <v>242</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>48</v>
+        <v>6</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>252</v>
+        <v>243</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>253</v>
+        <v>244</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0">
-        <v>1106</v>
+        <v>10106</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>254</v>
+        <v>245</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>255</v>
+        <v>246</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>256</v>
+        <v>247</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0">
-        <v>1109</v>
+        <v>10107</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>257</v>
+        <v>248</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>258</v>
+        <v>249</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>259</v>
+        <v>250</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0">
-        <v>1110</v>
+        <v>10108</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>260</v>
+        <v>251</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>261</v>
+        <v>252</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>262</v>
+        <v>253</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0">
-        <v>1112</v>
+        <v>10110</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>263</v>
+        <v>254</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>264</v>
+        <v>255</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>265</v>
+        <v>256</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0">
-        <v>1113</v>
+        <v>10111</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>266</v>
+        <v>257</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>267</v>
+        <v>258</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>268</v>
+        <v>259</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0">
-        <v>1114</v>
+        <v>10113</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>269</v>
+        <v>260</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>270</v>
+        <v>261</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>271</v>
+        <v>262</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0">
-        <v>1116</v>
+        <v>10114</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>272</v>
+        <v>263</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>273</v>
+        <v>264</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>274</v>
+        <v>265</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0">
-        <v>1117</v>
+        <v>10116</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>275</v>
+        <v>266</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>276</v>
+        <v>267</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>277</v>
+        <v>268</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0">
-        <v>1118</v>
+        <v>10117</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>278</v>
+        <v>269</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>279</v>
+        <v>270</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>280</v>
+        <v>271</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0">
-        <v>1120</v>
+        <v>10118</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>281</v>
+        <v>272</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>282</v>
+        <v>273</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>283</v>
+        <v>274</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0">
-        <v>1121</v>
+        <v>10120</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>284</v>
+        <v>275</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>285</v>
+        <v>276</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>286</v>
+        <v>277</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0">
-        <v>1122</v>
+        <v>10121</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>287</v>
+        <v>278</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>288</v>
+        <v>279</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>289</v>
+        <v>280</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0">
-        <v>1123</v>
+        <v>10122</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>290</v>
+        <v>281</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>48</v>
+        <v>6</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>291</v>
+        <v>282</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>292</v>
+        <v>283</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0">
-        <v>1124</v>
+        <v>10123</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>293</v>
+        <v>284</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>294</v>
+        <v>285</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>295</v>
+        <v>286</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0">
-        <v>1126</v>
+        <v>10124</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>296</v>
+        <v>287</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>297</v>
+        <v>288</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>298</v>
+        <v>289</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0">
-        <v>1127</v>
+        <v>10126</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>299</v>
+        <v>290</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>300</v>
+        <v>291</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>301</v>
+        <v>292</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0">
-        <v>1129</v>
+        <v>10127</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>302</v>
+        <v>293</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>303</v>
+        <v>294</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>304</v>
+        <v>295</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0">
-        <v>1130</v>
+        <v>10128</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>307</v>
+        <v>298</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0">
-        <v>1131</v>
+        <v>10130</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>309</v>
+        <v>300</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>310</v>
+        <v>301</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0">
-        <v>1133</v>
+        <v>10131</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>313</v>
+        <v>304</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0">
-        <v>1134</v>
+        <v>10133</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>314</v>
+        <v>305</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>315</v>
+        <v>6</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>316</v>
+        <v>306</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>317</v>
+        <v>307</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0">
-        <v>1135</v>
+        <v>10134</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>318</v>
+        <v>308</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>319</v>
+        <v>309</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>320</v>
+        <v>310</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0">
-        <v>1136</v>
+        <v>10135</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>321</v>
+        <v>311</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>322</v>
+        <v>312</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>323</v>
+        <v>313</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0">
-        <v>1137</v>
+        <v>10137</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>324</v>
+        <v>314</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>325</v>
+        <v>315</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>326</v>
+        <v>316</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0">
-        <v>1138</v>
+        <v>10138</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>327</v>
+        <v>317</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>22</v>
+        <v>6</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>328</v>
+        <v>318</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>329</v>
+        <v>319</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0">
-        <v>1139</v>
+        <v>10139</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>330</v>
+        <v>320</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>331</v>
+        <v>321</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>332</v>
+        <v>322</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0">
-        <v>1140</v>
+        <v>10140</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>333</v>
+        <v>323</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>334</v>
+        <v>324</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>335</v>
+        <v>325</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0">
-        <v>1141</v>
+        <v>10141</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>336</v>
+        <v>326</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>48</v>
+        <v>6</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>337</v>
+        <v>327</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0">
-        <v>1143</v>
+        <v>10142</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>340</v>
+        <v>330</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>341</v>
+        <v>331</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0">
-        <v>1144</v>
+        <v>10143</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>342</v>
+        <v>332</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>343</v>
+        <v>333</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>344</v>
+        <v>334</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0">
-        <v>1145</v>
+        <v>10144</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>345</v>
+        <v>335</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>346</v>
+        <v>336</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>347</v>
+        <v>337</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0">
-        <v>1147</v>
+        <v>10145</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>348</v>
+        <v>338</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>349</v>
+        <v>339</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>350</v>
+        <v>340</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0">
-        <v>1148</v>
+        <v>10146</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>351</v>
+        <v>341</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>48</v>
+        <v>6</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>352</v>
+        <v>342</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>353</v>
+        <v>343</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0">
-        <v>1149</v>
+        <v>10147</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>354</v>
+        <v>344</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>355</v>
+        <v>345</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>356</v>
+        <v>346</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0">
-        <v>1150</v>
+        <v>10148</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>357</v>
+        <v>347</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>358</v>
+        <v>348</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>359</v>
+        <v>349</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0">
-        <v>1151</v>
+        <v>10149</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>360</v>
+        <v>350</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>361</v>
+        <v>351</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>362</v>
+        <v>352</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0">
-        <v>1153</v>
+        <v>10151</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>363</v>
+        <v>353</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>364</v>
+        <v>354</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>365</v>
+        <v>355</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0">
-        <v>1154</v>
+        <v>10152</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>366</v>
+        <v>356</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>367</v>
+        <v>357</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>368</v>
+        <v>358</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0">
-        <v>1155</v>
+        <v>10153</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>369</v>
+        <v>359</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0">
-        <v>1157</v>
+        <v>10156</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>372</v>
+        <v>362</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>373</v>
+        <v>363</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>374</v>
+        <v>364</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0">
-        <v>1158</v>
+        <v>10157</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>375</v>
+        <v>365</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>376</v>
+        <v>366</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>377</v>
+        <v>367</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0">
-        <v>1160</v>
+        <v>10158</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>378</v>
+        <v>368</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>22</v>
+        <v>6</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>379</v>
+        <v>369</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>380</v>
+        <v>370</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0">
-        <v>1162</v>
+        <v>10159</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>381</v>
+        <v>371</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>382</v>
+        <v>372</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>383</v>
+        <v>373</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0">
-        <v>1163</v>
+        <v>10160</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>384</v>
+        <v>374</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>385</v>
+        <v>375</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>386</v>
+        <v>376</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0">
-        <v>1164</v>
+        <v>10161</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>387</v>
+        <v>377</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>388</v>
+        <v>378</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>389</v>
+        <v>379</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0">
-        <v>1165</v>
+        <v>10162</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>390</v>
+        <v>380</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>391</v>
+        <v>381</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>392</v>
+        <v>382</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0">
-        <v>1166</v>
+        <v>10163</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>393</v>
+        <v>383</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>48</v>
+        <v>6</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>394</v>
+        <v>384</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>395</v>
+        <v>385</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0">
-        <v>1167</v>
+        <v>10164</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>396</v>
+        <v>386</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>397</v>
+        <v>387</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>398</v>
+        <v>388</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0">
-        <v>1168</v>
+        <v>10165</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>399</v>
+        <v>389</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>400</v>
+        <v>390</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>401</v>
+        <v>391</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0">
-        <v>1169</v>
+        <v>10166</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>402</v>
+        <v>392</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>403</v>
+        <v>393</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>404</v>
+        <v>394</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0">
-        <v>1171</v>
+        <v>10167</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>405</v>
+        <v>395</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>406</v>
+        <v>396</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>407</v>
+        <v>397</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0">
-        <v>1172</v>
+        <v>10168</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>408</v>
+        <v>398</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>409</v>
+        <v>399</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>410</v>
+        <v>400</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0">
-        <v>1173</v>
+        <v>10169</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>411</v>
+        <v>401</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>412</v>
+        <v>402</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>413</v>
+        <v>403</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0">
-        <v>1174</v>
+        <v>10170</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>414</v>
+        <v>404</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>415</v>
+        <v>405</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>416</v>
+        <v>406</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0">
-        <v>1175</v>
+        <v>10171</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>417</v>
+        <v>407</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>418</v>
+        <v>408</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>419</v>
+        <v>409</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0">
-        <v>1176</v>
+        <v>10172</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>420</v>
+        <v>410</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>422</v>
+        <v>412</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0">
-        <v>1177</v>
+        <v>10173</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>423</v>
+        <v>413</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>48</v>
+        <v>6</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>424</v>
+        <v>414</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>425</v>
+        <v>415</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0">
-        <v>1178</v>
+        <v>10174</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>426</v>
+        <v>416</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>427</v>
+        <v>417</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>428</v>
+        <v>418</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0">
-        <v>1179</v>
+        <v>10175</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>429</v>
+        <v>419</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>430</v>
+        <v>420</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>431</v>
+        <v>421</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0">
-        <v>1180</v>
+        <v>10177</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>432</v>
+        <v>422</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>433</v>
+        <v>423</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>424</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0">
-        <v>1182</v>
+        <v>10178</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>435</v>
+        <v>425</v>
       </c>
       <c r="C142" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>436</v>
+        <v>426</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>437</v>
+        <v>427</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0">
-        <v>1183</v>
+        <v>10179</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>438</v>
+        <v>428</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>429</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>430</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0">
-        <v>1184</v>
+        <v>10180</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>441</v>
+        <v>431</v>
       </c>
       <c r="C144" s="0" t="s">
-        <v>48</v>
+        <v>6</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>432</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>433</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0">
-        <v>1186</v>
+        <v>10181</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>444</v>
+        <v>434</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>435</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>436</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0">
-        <v>1187</v>
+        <v>10182</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>447</v>
+        <v>437</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>438</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>439</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0">
-        <v>1189</v>
+        <v>10183</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>399</v>
+        <v>440</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>450</v>
+        <v>441</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>451</v>
+        <v>442</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0">
-        <v>1190</v>
+        <v>10184</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>452</v>
+        <v>443</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>453</v>
+        <v>444</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>454</v>
+        <v>445</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0">
-        <v>1192</v>
+        <v>10185</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>455</v>
+        <v>446</v>
       </c>
       <c r="C149" s="0" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>456</v>
+        <v>447</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>457</v>
+        <v>448</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0">
-        <v>1193</v>
+        <v>10186</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>458</v>
+        <v>449</v>
       </c>
       <c r="C150" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>459</v>
+        <v>450</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>460</v>
+        <v>451</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0">
-        <v>1194</v>
+        <v>10187</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>461</v>
+        <v>452</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>462</v>
+        <v>453</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>463</v>
+        <v>454</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0">
-        <v>1195</v>
+        <v>10188</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>464</v>
+        <v>455</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>465</v>
+        <v>456</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>466</v>
+        <v>457</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0">
-        <v>1196</v>
+        <v>10189</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>467</v>
+        <v>458</v>
       </c>
       <c r="C153" s="0" t="s">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>468</v>
+        <v>459</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>469</v>
+        <v>460</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0">
-        <v>1197</v>
+        <v>10190</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>470</v>
+        <v>461</v>
       </c>
       <c r="C154" s="0" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>471</v>
+        <v>462</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>472</v>
+        <v>463</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0">
-        <v>1204</v>
+        <v>10191</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>473</v>
+        <v>464</v>
       </c>
       <c r="C155" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>474</v>
+        <v>465</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>475</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0">
-        <v>1205</v>
+        <v>10192</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>476</v>
+        <v>467</v>
       </c>
       <c r="C156" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>477</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>478</v>
+        <v>469</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0">
-        <v>1206</v>
+        <v>10193</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>479</v>
+        <v>470</v>
       </c>
       <c r="C157" s="0" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>480</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>481</v>
+        <v>472</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0">
-        <v>1207</v>
+        <v>10194</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>482</v>
+        <v>473</v>
       </c>
       <c r="C158" s="0" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>483</v>
+        <v>474</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>484</v>
+        <v>475</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0">
-        <v>1208</v>
+        <v>10195</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>485</v>
+        <v>476</v>
       </c>
       <c r="C159" s="0" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>486</v>
+        <v>477</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>487</v>
+        <v>478</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0">
-        <v>1209</v>
+        <v>10197</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>488</v>
+        <v>479</v>
       </c>
       <c r="C160" s="0" t="s">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>489</v>
+        <v>480</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>490</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0">
-        <v>1210</v>
+        <v>10199</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>491</v>
+        <v>482</v>
       </c>
       <c r="C161" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>492</v>
+        <v>483</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>493</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0">
-        <v>1211</v>
+        <v>10201</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>494</v>
+        <v>485</v>
       </c>
       <c r="C162" s="0" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>495</v>
+        <v>486</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>496</v>
+        <v>487</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0">
-        <v>1212</v>
+        <v>10202</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>497</v>
+        <v>488</v>
       </c>
       <c r="C163" s="0" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>498</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>499</v>
+        <v>490</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0">
-        <v>1213</v>
+        <v>10204</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>500</v>
+        <v>491</v>
       </c>
       <c r="C164" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>501</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>502</v>
+        <v>493</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0">
-        <v>1214</v>
+        <v>10206</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>503</v>
+        <v>494</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>504</v>
+        <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>505</v>
+        <v>496</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0">
-        <v>1215</v>
+        <v>10207</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>506</v>
+        <v>497</v>
       </c>
       <c r="C166" s="0" t="s">
-        <v>48</v>
+        <v>6</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>507</v>
+        <v>498</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>508</v>
+        <v>499</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0">
-        <v>1217</v>
+        <v>10208</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>509</v>
+        <v>500</v>
       </c>
       <c r="C167" s="0" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>510</v>
+        <v>501</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>511</v>
+        <v>502</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0">
-        <v>1218</v>
+        <v>10209</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>512</v>
+        <v>503</v>
       </c>
       <c r="C168" s="0" t="s">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>513</v>
+        <v>504</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>514</v>
+        <v>505</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0">
-        <v>1219</v>
+        <v>10210</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>515</v>
+        <v>506</v>
       </c>
       <c r="C169" s="0" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>516</v>
+        <v>507</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>508</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0">
-        <v>1220</v>
+        <v>10212</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>518</v>
+        <v>509</v>
       </c>
       <c r="C170" s="0" t="s">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>510</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>511</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0">
-        <v>1221</v>
+        <v>10214</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>521</v>
+        <v>512</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>513</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>514</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0">
-        <v>1222</v>
+        <v>10215</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>524</v>
+        <v>515</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>516</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>517</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0">
-        <v>1225</v>
+        <v>10216</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>527</v>
+        <v>518</v>
       </c>
       <c r="C173" s="0" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>528</v>
+        <v>519</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>529</v>
+        <v>520</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0">
-        <v>1226</v>
+        <v>10217</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>530</v>
+        <v>521</v>
       </c>
       <c r="C174" s="0" t="s">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>531</v>
+        <v>522</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>532</v>
+        <v>523</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0">
-        <v>1227</v>
+        <v>10218</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>533</v>
+        <v>524</v>
       </c>
       <c r="C175" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>534</v>
+        <v>525</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>535</v>
+        <v>526</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0">
-        <v>1228</v>
+        <v>10219</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>536</v>
+        <v>527</v>
       </c>
       <c r="C176" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>537</v>
+        <v>528</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>538</v>
+        <v>529</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0">
-        <v>1229</v>
+        <v>10220</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>539</v>
+        <v>530</v>
       </c>
       <c r="C177" s="0" t="s">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>540</v>
+        <v>531</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>541</v>
+        <v>532</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0">
-        <v>1230</v>
+        <v>10221</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>542</v>
+        <v>533</v>
       </c>
       <c r="C178" s="0" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>543</v>
+        <v>534</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>544</v>
+        <v>535</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0">
-        <v>1231</v>
+        <v>10223</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>545</v>
+        <v>536</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>537</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>538</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0">
-        <v>1232</v>
+        <v>10225</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>548</v>
+        <v>539</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>540</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>541</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0">
-        <v>1233</v>
+        <v>10226</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>551</v>
+        <v>542</v>
       </c>
       <c r="C181" s="0" t="s">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>543</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>544</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0">
-        <v>1235</v>
+        <v>10229</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>554</v>
+        <v>545</v>
       </c>
       <c r="C182" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>555</v>
+        <v>546</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>556</v>
+        <v>547</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0">
-        <v>1237</v>
+        <v>10230</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>557</v>
+        <v>548</v>
       </c>
       <c r="C183" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>558</v>
+        <v>549</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>559</v>
+        <v>550</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0">
-        <v>1238</v>
+        <v>10231</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>560</v>
+        <v>551</v>
       </c>
       <c r="C184" s="0" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>561</v>
+        <v>552</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>562</v>
+        <v>553</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0">
-        <v>1239</v>
+        <v>10232</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>563</v>
+        <v>554</v>
       </c>
       <c r="C185" s="0" t="s">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>564</v>
+        <v>555</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>565</v>
+        <v>556</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0">
-        <v>1240</v>
+        <v>10233</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>566</v>
+        <v>557</v>
       </c>
       <c r="C186" s="0" t="s">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>567</v>
+        <v>558</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>568</v>
+        <v>559</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0">
-        <v>1241</v>
+        <v>10234</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>569</v>
+        <v>560</v>
       </c>
       <c r="C187" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>561</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>562</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0">
-        <v>1242</v>
+        <v>10235</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>572</v>
+        <v>563</v>
       </c>
       <c r="C188" s="0" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>564</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>565</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0">
-        <v>1243</v>
+        <v>10236</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>575</v>
+        <v>566</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>567</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>568</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0">
-        <v>1246</v>
+        <v>10237</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>578</v>
+        <v>569</v>
       </c>
       <c r="C190" s="0" t="s">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>570</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>571</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0">
-        <v>1247</v>
+        <v>10238</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>581</v>
+        <v>572</v>
       </c>
       <c r="C191" s="0" t="s">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>573</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>574</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0">
-        <v>1248</v>
+        <v>10239</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>584</v>
+        <v>575</v>
       </c>
       <c r="C192" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>576</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>577</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0">
-        <v>1249</v>
+        <v>10240</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>587</v>
+        <v>578</v>
       </c>
       <c r="C193" s="0" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>579</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>580</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0">
-        <v>1250</v>
+        <v>10241</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>590</v>
+        <v>581</v>
       </c>
       <c r="C194" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>582</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>583</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0">
-        <v>1252</v>
+        <v>10242</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>593</v>
+        <v>584</v>
       </c>
       <c r="C195" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>585</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>586</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0">
-        <v>1254</v>
+        <v>10243</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>596</v>
+        <v>587</v>
       </c>
       <c r="C196" s="0" t="s">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>588</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>589</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0">
-        <v>1256</v>
+        <v>10245</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>599</v>
+        <v>590</v>
       </c>
       <c r="C197" s="0" t="s">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>592</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0">
-        <v>1258</v>
+        <v>10246</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>602</v>
+        <v>593</v>
       </c>
       <c r="C198" s="0" t="s">
-        <v>48</v>
+        <v>6</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>594</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>595</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0">
-        <v>1259</v>
+        <v>10247</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>605</v>
+        <v>596</v>
       </c>
       <c r="C199" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>597</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>598</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0">
-        <v>1260</v>
+        <v>10249</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>608</v>
+        <v>599</v>
       </c>
       <c r="C200" s="0" t="s">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>600</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>601</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0">
-        <v>1261</v>
+        <v>10250</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>611</v>
+        <v>602</v>
       </c>
       <c r="C201" s="0" t="s">
-        <v>612</v>
+        <v>6</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>603</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>604</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0">
-        <v>1262</v>
+        <v>10252</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>615</v>
+        <v>605</v>
       </c>
       <c r="C202" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>606</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>607</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0">
-        <v>1263</v>
+        <v>10253</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>618</v>
+        <v>608</v>
       </c>
       <c r="C203" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>609</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>610</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0">
-        <v>1264</v>
+        <v>10255</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>621</v>
+        <v>611</v>
       </c>
       <c r="C204" s="0" t="s">
-        <v>48</v>
+        <v>6</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>612</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0">
-        <v>1265</v>
+        <v>10256</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>624</v>
+        <v>614</v>
       </c>
       <c r="C205" s="0" t="s">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>615</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>616</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0">
-        <v>1266</v>
+        <v>10257</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>627</v>
+        <v>617</v>
       </c>
       <c r="C206" s="0" t="s">
-        <v>48</v>
+        <v>6</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>618</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>619</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0">
-        <v>1267</v>
+        <v>10258</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>630</v>
+        <v>620</v>
       </c>
       <c r="C207" s="0" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>621</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>622</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0">
-        <v>1268</v>
+        <v>10259</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>633</v>
+        <v>623</v>
       </c>
       <c r="C208" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>624</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>625</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0">
-        <v>1269</v>
+        <v>10260</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>636</v>
+        <v>626</v>
       </c>
       <c r="C209" s="0" t="s">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>627</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>628</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0">
-        <v>1271</v>
+        <v>10261</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>639</v>
+        <v>629</v>
       </c>
       <c r="C210" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0">
-        <v>1273</v>
+        <v>10262</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
       <c r="C211" s="0" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0">
-        <v>1274</v>
+        <v>10263</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
       <c r="C212" s="0" t="s">
-        <v>48</v>
+        <v>6</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>637</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0">
-        <v>1275</v>
+        <v>10264</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>648</v>
+        <v>638</v>
       </c>
       <c r="C213" s="0" t="s">
-        <v>649</v>
+        <v>6</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>650</v>
+        <v>639</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>651</v>
+        <v>640</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0">
-        <v>1276</v>
+        <v>10266</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>652</v>
+        <v>641</v>
       </c>
       <c r="C214" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>653</v>
+        <v>642</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>654</v>
+        <v>643</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0">
-        <v>1277</v>
+        <v>10267</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>655</v>
+        <v>644</v>
       </c>
       <c r="C215" s="0" t="s">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>656</v>
+        <v>645</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>657</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0">
-        <v>1279</v>
+        <v>10268</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>658</v>
+        <v>647</v>
       </c>
       <c r="C216" s="0" t="s">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>659</v>
+        <v>648</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>660</v>
+        <v>649</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0">
-        <v>1280</v>
+        <v>10269</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>661</v>
+        <v>650</v>
       </c>
       <c r="C217" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>662</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>663</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0">
-        <v>1281</v>
+        <v>10270</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>664</v>
+        <v>653</v>
       </c>
       <c r="C218" s="0" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>665</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>666</v>
+        <v>655</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0">
-        <v>1283</v>
+        <v>10271</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>667</v>
+        <v>656</v>
       </c>
       <c r="C219" s="0" t="s">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>668</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>669</v>
+        <v>658</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0">
-        <v>1286</v>
+        <v>10276</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>670</v>
+        <v>659</v>
       </c>
       <c r="C220" s="0" t="s">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>671</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>672</v>
+        <v>661</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0">
-        <v>1287</v>
+        <v>10278</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>673</v>
+        <v>662</v>
       </c>
       <c r="C221" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>674</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>675</v>
+        <v>664</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0">
-        <v>1288</v>
+        <v>10279</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>676</v>
+        <v>665</v>
       </c>
       <c r="C222" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>677</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>678</v>
+        <v>667</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0">
-        <v>1289</v>
+        <v>10280</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>679</v>
+        <v>668</v>
       </c>
       <c r="C223" s="0" t="s">
-        <v>82</v>
+        <v>6</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>680</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>681</v>
+        <v>670</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0">
-        <v>1291</v>
+        <v>10282</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>682</v>
+        <v>671</v>
       </c>
       <c r="C224" s="0" t="s">
-        <v>18</v>
+        <v>672</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>683</v>
+        <v>6</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>684</v>
+        <v>673</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0">
-        <v>1292</v>
+        <v>10283</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>685</v>
+        <v>674</v>
       </c>
       <c r="C225" s="0" t="s">
-        <v>14</v>
+        <v>675</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>686</v>
+        <v>6</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>687</v>
+        <v>676</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0">
-        <v>1293</v>
+        <v>10284</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>688</v>
+        <v>677</v>
       </c>
       <c r="C226" s="0" t="s">
-        <v>14</v>
+        <v>675</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>689</v>
+        <v>6</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>690</v>
+        <v>678</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0">
-        <v>1294</v>
+        <v>10285</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>691</v>
+        <v>679</v>
       </c>
       <c r="C227" s="0" t="s">
-        <v>10</v>
+        <v>680</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>692</v>
+        <v>6</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>693</v>
+        <v>681</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0">
-        <v>1298</v>
+        <v>10286</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>694</v>
+        <v>679</v>
       </c>
       <c r="C228" s="0" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>695</v>
+        <v>6</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>696</v>
+        <v>6</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0">
-        <v>1299</v>
+        <v>10287</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>697</v>
+        <v>679</v>
       </c>
       <c r="C229" s="0" t="s">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>698</v>
+        <v>6</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>699</v>
+        <v>6</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0">
-        <v>1301</v>
+        <v>10288</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>700</v>
+        <v>679</v>
       </c>
       <c r="C230" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>701</v>
+        <v>6</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>702</v>
+        <v>6</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0">
-        <v>1302</v>
+        <v>10289</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>703</v>
+        <v>679</v>
       </c>
       <c r="C231" s="0" t="s">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>704</v>
+        <v>6</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>705</v>
+        <v>6</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0">
-        <v>1306</v>
+        <v>10290</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>706</v>
+        <v>679</v>
       </c>
       <c r="C232" s="0" t="s">
-        <v>315</v>
+        <v>6</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>707</v>
+        <v>6</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>708</v>
+        <v>6</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0">
-        <v>1307</v>
+        <v>10291</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>709</v>
+        <v>679</v>
       </c>
       <c r="C233" s="0" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>710</v>
+        <v>6</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>711</v>
+        <v>6</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0">
-        <v>1308</v>
+        <v>10292</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>712</v>
+        <v>682</v>
       </c>
       <c r="C234" s="0" t="s">
-        <v>26</v>
+        <v>675</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>713</v>
+        <v>683</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>714</v>
+        <v>684</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0">
-        <v>1309</v>
+        <v>10293</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>715</v>
+        <v>685</v>
       </c>
       <c r="C235" s="0" t="s">
-        <v>716</v>
+        <v>675</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>717</v>
+        <v>6</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>718</v>
+        <v>686</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0">
-        <v>1310</v>
+        <v>10294</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>719</v>
+        <v>687</v>
       </c>
       <c r="C236" s="0" t="s">
-        <v>86</v>
+        <v>675</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>720</v>
+        <v>6</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>721</v>
+        <v>688</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0">
-        <v>1311</v>
+        <v>10295</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>722</v>
+        <v>689</v>
       </c>
       <c r="C237" s="0" t="s">
-        <v>10</v>
+        <v>675</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>723</v>
+        <v>6</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>724</v>
+        <v>690</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0">
-        <v>1314</v>
+        <v>10296</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>725</v>
+        <v>691</v>
       </c>
       <c r="C238" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>726</v>
+        <v>6</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>727</v>
+        <v>692</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0">
-        <v>1315</v>
+        <v>10297</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>728</v>
+        <v>693</v>
       </c>
       <c r="C239" s="0" t="s">
-        <v>6</v>
+        <v>675</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>729</v>
+        <v>6</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>730</v>
+        <v>694</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0">
-        <v>1316</v>
+        <v>10298</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>731</v>
+        <v>695</v>
       </c>
       <c r="C240" s="0" t="s">
-        <v>14</v>
+        <v>675</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>732</v>
+        <v>6</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>733</v>
+        <v>696</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0">
-        <v>1317</v>
+        <v>10299</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>734</v>
+        <v>697</v>
       </c>
       <c r="C241" s="0" t="s">
-        <v>48</v>
+        <v>698</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>735</v>
+        <v>6</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>736</v>
+        <v>699</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0">
-        <v>1318</v>
+        <v>10300</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>737</v>
+        <v>700</v>
       </c>
       <c r="C242" s="0" t="s">
-        <v>86</v>
+        <v>675</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>738</v>
+        <v>6</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>739</v>
+        <v>701</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0">
-        <v>1324</v>
+        <v>10301</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>740</v>
+        <v>702</v>
       </c>
       <c r="C243" s="0" t="s">
-        <v>10</v>
+        <v>675</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>741</v>
+        <v>6</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>742</v>
+        <v>703</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0">
-        <v>1325</v>
+        <v>10302</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>743</v>
+        <v>704</v>
       </c>
       <c r="C244" s="0" t="s">
-        <v>18</v>
+        <v>675</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>744</v>
+        <v>6</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>745</v>
+        <v>705</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0">
-        <v>1326</v>
+        <v>10303</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>746</v>
+        <v>706</v>
       </c>
       <c r="C245" s="0" t="s">
-        <v>26</v>
+        <v>675</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>747</v>
+        <v>707</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>748</v>
+        <v>708</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0">
-        <v>1327</v>
+        <v>10304</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>749</v>
+        <v>709</v>
       </c>
       <c r="C246" s="0" t="s">
-        <v>14</v>
+        <v>675</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>750</v>
+        <v>6</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>751</v>
+        <v>710</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0">
-        <v>1328</v>
+        <v>10305</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>752</v>
+        <v>711</v>
       </c>
       <c r="C247" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>753</v>
+        <v>6</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>754</v>
+        <v>712</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0">
-        <v>1329</v>
+        <v>10306</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>755</v>
+        <v>713</v>
       </c>
       <c r="C248" s="0" t="s">
-        <v>14</v>
+        <v>675</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>756</v>
+        <v>6</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>757</v>
+        <v>714</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0">
-        <v>1330</v>
+        <v>10307</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>758</v>
+        <v>715</v>
       </c>
       <c r="C249" s="0" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>759</v>
+        <v>6</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>760</v>
+        <v>716</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0">
-        <v>1331</v>
+        <v>10308</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>761</v>
+        <v>717</v>
       </c>
       <c r="C250" s="0" t="s">
-        <v>10</v>
+        <v>675</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>762</v>
+        <v>6</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>763</v>
+        <v>718</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0">
-        <v>1332</v>
+        <v>10309</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>764</v>
+        <v>719</v>
       </c>
       <c r="C251" s="0" t="s">
-        <v>6</v>
+        <v>675</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>765</v>
+        <v>6</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>766</v>
+        <v>720</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0">
-        <v>1333</v>
+        <v>10310</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>767</v>
+        <v>721</v>
       </c>
       <c r="C252" s="0" t="s">
-        <v>14</v>
+        <v>675</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>768</v>
+        <v>6</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>769</v>
+        <v>722</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0">
-        <v>1334</v>
+        <v>10311</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>770</v>
+        <v>723</v>
       </c>
       <c r="C253" s="0" t="s">
-        <v>26</v>
+        <v>698</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>771</v>
+        <v>6</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>772</v>
+        <v>724</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0">
-        <v>1335</v>
+        <v>10312</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>773</v>
+        <v>725</v>
       </c>
       <c r="C254" s="0" t="s">
-        <v>14</v>
+        <v>675</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>774</v>
+        <v>6</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>775</v>
+        <v>726</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0">
-        <v>1336</v>
+        <v>10313</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>776</v>
+        <v>727</v>
       </c>
       <c r="C255" s="0" t="s">
-        <v>86</v>
+        <v>675</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>777</v>
+        <v>6</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>778</v>
+        <v>728</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0">
-        <v>1337</v>
+        <v>10314</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>779</v>
+        <v>729</v>
       </c>
       <c r="C256" s="0" t="s">
-        <v>86</v>
+        <v>675</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>780</v>
+        <v>6</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>781</v>
+        <v>730</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0">
-        <v>1339</v>
+        <v>10315</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>782</v>
+        <v>731</v>
       </c>
       <c r="C257" s="0" t="s">
-        <v>18</v>
+        <v>675</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>783</v>
+        <v>6</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>784</v>
+        <v>732</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0">
-        <v>1340</v>
+        <v>10316</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>785</v>
+        <v>733</v>
       </c>
       <c r="C258" s="0" t="s">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>786</v>
+        <v>6</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>787</v>
+        <v>734</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0">
-        <v>1341</v>
+        <v>10317</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>788</v>
+        <v>735</v>
       </c>
       <c r="C259" s="0" t="s">
-        <v>14</v>
+        <v>675</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>789</v>
+        <v>736</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>790</v>
+        <v>737</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0">
-        <v>1342</v>
+        <v>10318</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>791</v>
+        <v>738</v>
       </c>
       <c r="C260" s="0" t="s">
-        <v>10</v>
+        <v>675</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>792</v>
+        <v>6</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>793</v>
+        <v>739</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0">
-        <v>1343</v>
+        <v>10319</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>794</v>
+        <v>740</v>
       </c>
       <c r="C261" s="0" t="s">
-        <v>10</v>
+        <v>675</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>795</v>
+        <v>6</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>796</v>
+        <v>741</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0">
-        <v>1344</v>
+        <v>10320</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>797</v>
+        <v>742</v>
       </c>
       <c r="C262" s="0" t="s">
-        <v>86</v>
+        <v>675</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>798</v>
+        <v>6</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>799</v>
+        <v>743</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0">
-        <v>1345</v>
+        <v>10321</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>800</v>
+        <v>744</v>
       </c>
       <c r="C263" s="0" t="s">
-        <v>10</v>
+        <v>675</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>801</v>
+        <v>6</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>802</v>
+        <v>745</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0">
-        <v>1346</v>
+        <v>10322</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>803</v>
+        <v>746</v>
       </c>
       <c r="C264" s="0" t="s">
-        <v>26</v>
+        <v>675</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>804</v>
+        <v>6</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>805</v>
+        <v>747</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0">
-        <v>1347</v>
+        <v>10323</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>806</v>
+        <v>748</v>
       </c>
       <c r="C265" s="0" t="s">
-        <v>6</v>
+        <v>675</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>807</v>
+        <v>6</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>808</v>
-[...203 lines deleted...]
-        <v>825</v>
+        <v>749</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>