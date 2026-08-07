--- v2 (2026-06-08)
+++ v3 (2026-08-07)
@@ -4,6845 +4,1233 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Report" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="750" uniqueCount="750">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="143" uniqueCount="143">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>University</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Mobile</t>
   </si>
   <si>
-    <t>Sajay Sadanand</t>
+    <t xml:space="preserve">Ankit Singh </t>
+  </si>
+  <si>
+    <t>Polestar Analytics</t>
+  </si>
+  <si>
+    <t>ankit.singh@polestaranalytics.com</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>sajay.sadanand@sap.com</t>
-[...2000 lines deleted...]
-    <t>D VARUN</t>
+    <t xml:space="preserve">Himanshu Soman </t>
+  </si>
+  <si>
+    <t>KPMG INDIA</t>
+  </si>
+  <si>
+    <t>himanshusoman@kpmg.com</t>
+  </si>
+  <si>
+    <t>992042683</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sandeep Aparadh </t>
+  </si>
+  <si>
+    <t>Constellation Consulting Group</t>
+  </si>
+  <si>
+    <t>saparadh@constellation-cg.com</t>
+  </si>
+  <si>
+    <t>9975950705</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jaydeep Sarkar </t>
+  </si>
+  <si>
+    <t>PwC</t>
+  </si>
+  <si>
+    <t>jaydeep.sarkar@pwc.com</t>
+  </si>
+  <si>
+    <t>9836423030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prafulla Deshpande </t>
+  </si>
+  <si>
+    <t>Spaulding Ridge</t>
+  </si>
+  <si>
+    <t>pdeshpande@spauldingridge.com</t>
+  </si>
+  <si>
+    <t>9881403181</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prithiba Dhinakaran </t>
+  </si>
+  <si>
+    <t>Infosys Ltd</t>
+  </si>
+  <si>
+    <t>prithiba_d@infosys.com</t>
+  </si>
+  <si>
+    <t>9566201775</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Atul Joshi </t>
+  </si>
+  <si>
+    <t>KPMG</t>
+  </si>
+  <si>
+    <t>atuljoshi2@kpmg.com</t>
+  </si>
+  <si>
+    <t>9892049860</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Subhadeep Lahiri </t>
+  </si>
+  <si>
+    <t>Pricwaterhouse Coopers India</t>
+  </si>
+  <si>
+    <t>subhadeep.lahiri@pwc.com</t>
+  </si>
+  <si>
+    <t>8807246253</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aditya Dube </t>
+  </si>
+  <si>
+    <t>Deloitte</t>
+  </si>
+  <si>
+    <t>adube@deloitte.com</t>
+  </si>
+  <si>
+    <t>9619711701</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sridhar Rajagopalan </t>
+  </si>
+  <si>
+    <t>Tata Consultancy Services</t>
+  </si>
+  <si>
+    <t>sridhar.rajagopalan@tcs.com</t>
+  </si>
+  <si>
+    <t>9840120332</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Khaarvel Parakh </t>
+  </si>
+  <si>
+    <t>GenXAI Analytics Limited</t>
+  </si>
+  <si>
+    <t>khaarvel.parakh@genxai.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Amit Sood </t>
+  </si>
+  <si>
+    <t>amit.sood@tcs.com</t>
+  </si>
+  <si>
+    <t>9873290600</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KETKI TENDOLKAR </t>
+  </si>
+  <si>
+    <t>ACCENTURE</t>
+  </si>
+  <si>
+    <t>ketki.tendolkar@accenture.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">sowmya Kuttappa </t>
+  </si>
+  <si>
+    <t>Elite EPM</t>
+  </si>
+  <si>
+    <t>sowmya@eliteepm.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pavan Kumar </t>
+  </si>
+  <si>
+    <t>pavan@eliteepm.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Niranth MN </t>
+  </si>
+  <si>
+    <t>Leet EPM Pvt Ltd</t>
+  </si>
+  <si>
+    <t>niranth@eliteepm.com</t>
+  </si>
+  <si>
+    <t>9620885056</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sanjeev Agrawal </t>
+  </si>
+  <si>
+    <t>Deflytics Consulting Pvt Ltd</t>
+  </si>
+  <si>
+    <t>sanjeev@deflytics.com</t>
+  </si>
+  <si>
+    <t>9833648693</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mudit Arya </t>
+  </si>
+  <si>
+    <t>mudarya@deloitte.com</t>
+  </si>
+  <si>
+    <t>9971400654</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sagar Tembhorkar </t>
+  </si>
+  <si>
+    <t>sagartembhorkar@kpmg.com</t>
+  </si>
+  <si>
+    <t>9004707917</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RAVI PRAKASH </t>
+  </si>
+  <si>
+    <t>ravi.prakaash@accenture.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NIRAKAR MISHRA </t>
+  </si>
+  <si>
+    <t>Accenture Services India pvt Ltd</t>
+  </si>
+  <si>
+    <t>nirakar.mishra@accenture.com</t>
+  </si>
+  <si>
+    <t>9867520128</t>
+  </si>
+  <si>
+    <t xml:space="preserve">sharad  singhvi </t>
+  </si>
+  <si>
+    <t>GenXAI</t>
+  </si>
+  <si>
+    <t>sharad.singhvi@genxai.com</t>
+  </si>
+  <si>
+    <t>9930253441</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pravar upadhyay </t>
+  </si>
+  <si>
+    <t>pravar@genxai.com</t>
+  </si>
+  <si>
+    <t>8290103657</t>
+  </si>
+  <si>
+    <t xml:space="preserve">hitesh  nandwana </t>
+  </si>
+  <si>
+    <t>hitesh@genxai.com</t>
+  </si>
+  <si>
+    <t>7568130837</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vishal Dhure </t>
+  </si>
+  <si>
+    <t>Datalumin Tech Private Limited</t>
+  </si>
+  <si>
+    <t>vishal@datalumin.com</t>
+  </si>
+  <si>
+    <t>9867225628</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gajendra Mohan Jha </t>
+  </si>
+  <si>
+    <t>Matasma</t>
+  </si>
+  <si>
+    <t>gajendramohan@matasma.com</t>
+  </si>
+  <si>
+    <t>9717202475</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Badam Anjani Prasad  Reddy </t>
+  </si>
+  <si>
+    <t>badam@matasma.com</t>
+  </si>
+  <si>
+    <t>9625266183</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Navin Agarwal </t>
+  </si>
+  <si>
+    <t>Accenture</t>
+  </si>
+  <si>
+    <t>navin.b.agarwal@accenture.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ganapathi Ramakrishnan </t>
+  </si>
+  <si>
+    <t>Relanto Global Private Limited</t>
+  </si>
+  <si>
+    <t>ganapathi.r@relanto.ai</t>
+  </si>
+  <si>
+    <t>8891321802</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shivesh Sinha </t>
+  </si>
+  <si>
+    <t>shivesh@datalumin.com</t>
+  </si>
+  <si>
+    <t>9343088080</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nishit Bindra </t>
+  </si>
+  <si>
+    <t>Deloitte Touche Tohmatsu India LLP</t>
+  </si>
+  <si>
+    <t>nibindra@deloitte.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Naren Shetty </t>
+  </si>
+  <si>
+    <t>nshetty@constellation-cg.com</t>
+  </si>
+  <si>
+    <t>9900108904</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VIKAS PORWAL </t>
+  </si>
+  <si>
+    <t>DELAPLEX</t>
+  </si>
+  <si>
+    <t>vporwal@delaplex.com</t>
+  </si>
+  <si>
+    <t>9900109666</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praneet MUDHOLKAR </t>
+  </si>
+  <si>
+    <t>Relanto.ai</t>
+  </si>
+  <si>
+    <t>praneet@relanto.com</t>
+  </si>
+  <si>
+    <t>19849924555</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ankur Thacker </t>
+  </si>
+  <si>
+    <t>ankur.m.thacker@accenture.com</t>
+  </si>
+  <si>
+    <t>RAJIV JHA</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
-    <t>I578447</t>
-[...218 lines deleted...]
-    <t>I526514</t>
+    <t>rajiv@sap.com</t>
+  </si>
+  <si>
+    <t>9886992505</t>
+  </si>
+  <si>
+    <t>ARYAK</t>
+  </si>
+  <si>
+    <t>A@GAG</t>
+  </si>
+  <si>
+    <t>999898</t>
+  </si>
+  <si>
+    <t>ANKITA AGARWAL</t>
+  </si>
+  <si>
+    <t>DEFLYTICS</t>
+  </si>
+  <si>
+    <t>ANKITA@.COM</t>
+  </si>
+  <si>
+    <t>2333</t>
+  </si>
+  <si>
+    <t>Arunabha</t>
+  </si>
+  <si>
+    <t>Banik</t>
+  </si>
+  <si>
+    <t>222</t>
+  </si>
+  <si>
+    <t>Sudarshan Vittal</t>
+  </si>
+  <si>
+    <t>LEET EPM</t>
+  </si>
+  <si>
+    <t>Harsha D</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E265"/>
+  <dimension ref="A1:E42"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
-    <col min="2" max="2" width="31.326940536499" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="9.504958152771" customWidth="1"/>
+    <col min="2" max="2" width="25.7103137969971" customWidth="1"/>
+    <col min="3" max="3" width="32.1944999694824" customWidth="1"/>
+    <col min="4" max="4" width="31.3218269348145" customWidth="1"/>
+    <col min="5" max="5" width="12.7286376953125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0">
         <v>10001</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0">
         <v>10002</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0">
         <v>10003</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0">
-        <v>10005</v>
+        <v>10004</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0">
-        <v>10007</v>
+        <v>10006</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0">
-        <v>10008</v>
+        <v>10007</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>6</v>
+        <v>26</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0">
-        <v>10009</v>
+        <v>10008</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>6</v>
+        <v>30</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0">
-        <v>10012</v>
+        <v>10009</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>6</v>
+        <v>34</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0">
-        <v>10013</v>
+        <v>10010</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0">
-        <v>10015</v>
+        <v>10011</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>6</v>
+        <v>42</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0">
-        <v>10018</v>
+        <v>10012</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>6</v>
+        <v>46</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>38</v>
+        <v>8</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0">
-        <v>10019</v>
+        <v>10013</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>6</v>
+        <v>42</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0">
-        <v>10021</v>
+        <v>10014</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>6</v>
+        <v>52</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>44</v>
+        <v>8</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0">
-        <v>10023</v>
+        <v>10015</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>6</v>
+        <v>55</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0">
-        <v>10024</v>
+        <v>10016</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>6</v>
+        <v>55</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0">
-        <v>10025</v>
+        <v>10017</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>6</v>
+        <v>60</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0">
-        <v>10026</v>
+        <v>10019</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0">
-        <v>10027</v>
+        <v>10023</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>59</v>
+        <v>69</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0">
-        <v>10028</v>
+        <v>10024</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>6</v>
+        <v>30</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0">
-        <v>10029</v>
+        <v>10025</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>6</v>
+        <v>52</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>65</v>
+        <v>8</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0">
-        <v>10030</v>
+        <v>10027</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>6</v>
+        <v>76</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0">
-        <v>10031</v>
+        <v>10029</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>69</v>
+        <v>79</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>6</v>
+        <v>80</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0">
-        <v>10032</v>
+        <v>10030</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>6</v>
+        <v>80</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>73</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>74</v>
+        <v>85</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0">
-        <v>10033</v>
+        <v>10031</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>75</v>
+        <v>86</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>6</v>
+        <v>80</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>76</v>
+        <v>87</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>77</v>
+        <v>88</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0">
-        <v>10034</v>
+        <v>10032</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>78</v>
+        <v>89</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>6</v>
+        <v>90</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>79</v>
+        <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>80</v>
+        <v>92</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0">
-        <v>10035</v>
+        <v>10033</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>81</v>
+        <v>93</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>6</v>
+        <v>94</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>82</v>
+        <v>95</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>83</v>
+        <v>96</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0">
-        <v>10036</v>
+        <v>10034</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>84</v>
+        <v>97</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>6</v>
+        <v>94</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>85</v>
+        <v>98</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>86</v>
+        <v>99</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0">
         <v>10037</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>87</v>
+        <v>100</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>6</v>
+        <v>101</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>88</v>
+        <v>102</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>89</v>
+        <v>8</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0">
-        <v>10038</v>
+        <v>10039</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>90</v>
+        <v>103</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>6</v>
+        <v>104</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>91</v>
+        <v>105</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>92</v>
+        <v>106</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0">
-        <v>10039</v>
+        <v>10040</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>93</v>
+        <v>107</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>6</v>
+        <v>90</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>94</v>
+        <v>108</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>95</v>
+        <v>109</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0">
-        <v>10040</v>
+        <v>10041</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>96</v>
+        <v>110</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>6</v>
+        <v>111</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>97</v>
+        <v>112</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>98</v>
+        <v>8</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0">
-        <v>10041</v>
+        <v>10042</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>100</v>
+        <v>114</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>101</v>
+        <v>115</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0">
-        <v>10042</v>
+        <v>10043</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>102</v>
+        <v>116</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>6</v>
+        <v>117</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>103</v>
+        <v>118</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>104</v>
+        <v>119</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0">
-        <v>10043</v>
+        <v>10044</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>105</v>
+        <v>120</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>6</v>
+        <v>121</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>106</v>
+        <v>122</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>123</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0">
-        <v>10044</v>
+        <v>10045</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>81</v>
+        <v>124</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>6</v>
+        <v>101</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>108</v>
+        <v>125</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0">
-        <v>10046</v>
+        <v>10047</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>110</v>
+        <v>126</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>6</v>
+        <v>127</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>111</v>
+        <v>128</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>112</v>
+        <v>129</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0">
-        <v>10047</v>
+        <v>10048</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>113</v>
+        <v>130</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>6</v>
+        <v>52</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>114</v>
+        <v>131</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>115</v>
+        <v>132</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0">
         <v>10049</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>116</v>
+        <v>133</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>6</v>
+        <v>134</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>117</v>
+        <v>135</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>118</v>
+        <v>136</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0">
         <v>10050</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>119</v>
+        <v>137</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>6</v>
+        <v>138</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>120</v>
+        <v>8</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>121</v>
+        <v>139</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0">
         <v>10051</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>122</v>
+        <v>140</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>6</v>
+        <v>141</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>123</v>
+        <v>8</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>124</v>
+        <v>8</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0">
         <v>10052</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>125</v>
+        <v>142</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>6</v>
+        <v>141</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>126</v>
+        <v>8</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>127</v>
-[...3790 lines deleted...]
-        <v>749</v>
+        <v>8</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>